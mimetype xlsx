--- v0 (2025-11-21)
+++ v1 (2026-08-17)
@@ -1,87 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Eagle\Stickney\R&amp;D\ILWATER\R&amp;D Historic\WRP Data\Organic Compounds\For the Website\Organic Compounds 2023 - 2033\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C29802A-0911-4151-B0E6-537AD281FAC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F02756AC-75F7-406B-9E41-E1EB8BD517C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{F4619EF4-8125-4E7A-A86E-8339F04BE0D8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{F4619EF4-8125-4E7A-A86E-8339F04BE0D8}"/>
   </bookViews>
   <sheets>
     <sheet name="Hanover Park 2023" sheetId="1" r:id="rId1"/>
     <sheet name="Hanover Park 2024" sheetId="2" r:id="rId2"/>
     <sheet name="Hanover Park 2025" sheetId="3" r:id="rId3"/>
+    <sheet name="Hanover Park 2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1431" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1903" uniqueCount="251">
   <si>
     <t>METROPOLITAN WATER RECLAMATION DISTRICT OF GREATER CHICAGO</t>
   </si>
   <si>
     <t>TABLE A</t>
   </si>
   <si>
     <t>MONITORING OF ORGANIC PRIORITY POLLUTANTS IN HANOVER PARK WRP SAMPLES (µg/L, ppb)</t>
   </si>
   <si>
     <t xml:space="preserve">LAB ID: 23-092, 23-093 &amp; 23-094  LIMS ID: 9295466-1, 9295467-1, 9295550-1 </t>
   </si>
   <si>
     <t>DATE SAMPLED: February 21, 2023</t>
   </si>
   <si>
     <t>Reporting</t>
   </si>
   <si>
     <t>Digester</t>
   </si>
   <si>
     <t>Limit</t>
   </si>
   <si>
@@ -704,90 +706,203 @@
     <t>&lt;0.0500</t>
   </si>
   <si>
     <t>&lt;2.50</t>
   </si>
   <si>
     <t>&lt;0.0700</t>
   </si>
   <si>
     <t>&lt;3.50</t>
   </si>
   <si>
     <t>&lt;0.500</t>
   </si>
   <si>
     <t>&lt;0.130</t>
   </si>
   <si>
     <t>&lt;6.50</t>
   </si>
   <si>
     <t>&lt;0.800</t>
   </si>
   <si>
     <t>&lt;58.0</t>
+  </si>
+  <si>
+    <t>DATE SAMPLED: 1/26/26</t>
+  </si>
+  <si>
+    <t>Sludge</t>
+  </si>
+  <si>
+    <t>Solids% 1.91%
+µg/kg, wet weight #</t>
+  </si>
+  <si>
+    <t>26-041</t>
+  </si>
+  <si>
+    <t>26-042</t>
+  </si>
+  <si>
+    <t>26-043</t>
+  </si>
+  <si>
+    <t>&lt;50.0 *</t>
+  </si>
+  <si>
+    <t>&lt;250 *</t>
+  </si>
+  <si>
+    <t>571 *</t>
+  </si>
+  <si>
+    <t>&lt;200</t>
+  </si>
+  <si>
+    <t>&lt;100</t>
+  </si>
+  <si>
+    <t>&lt;500</t>
+  </si>
+  <si>
+    <t>&lt;800</t>
+  </si>
+  <si>
+    <t>&lt;400</t>
+  </si>
+  <si>
+    <t>&lt;600</t>
+  </si>
+  <si>
+    <t>&lt;10.0 *</t>
+  </si>
+  <si>
+    <t>&lt;12.0</t>
+  </si>
+  <si>
+    <t>&lt;5.00 *</t>
+  </si>
+  <si>
+    <t>&lt;300</t>
+  </si>
+  <si>
+    <t>&lt;240</t>
+  </si>
+  <si>
+    <t>&lt;6.00</t>
+  </si>
+  <si>
+    <t>&lt;120</t>
+  </si>
+  <si>
+    <t>&lt;25.0 **</t>
+  </si>
+  <si>
+    <t>&lt;5.00 **</t>
+  </si>
+  <si>
+    <t>&lt;0.100</t>
+  </si>
+  <si>
+    <t>&lt;0.150</t>
+  </si>
+  <si>
+    <t>&lt;7.50</t>
+  </si>
+  <si>
+    <t>#  Reporting limits are 5 times higher than listed for purgeables, 20 times higher for base/neutrals/acids, and 50 times highter for pesticides/PCBs.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>**</t>
+    </r>
+  </si>
+  <si>
+    <t>MSD RPD failed, but LCS passed</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -817,51 +932,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -929,115 +1044,139 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1293,50 +1432,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EB4A920-F847-4CEB-B528-577FB87FF6A3}">
   <dimension ref="A1:G136"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="0.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="25.7109375" style="2" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="3.7109375" style="2" customWidth="1"/>
     <col min="258" max="258" width="0.7109375" style="2" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" style="2" customWidth="1"/>
     <col min="261" max="261" width="18.7109375" style="2" customWidth="1"/>
     <col min="262" max="262" width="20.5703125" style="2" customWidth="1"/>
     <col min="263" max="263" width="25.7109375" style="2" customWidth="1"/>
@@ -1838,101 +1981,101 @@
     <col min="16135" max="16135" width="25.7109375" style="2" customWidth="1"/>
     <col min="16136" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="44"/>
-[...4 lines deleted...]
-      <c r="G3" s="44"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="44"/>
-[...4 lines deleted...]
-      <c r="G5" s="44"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="43"/>
-[...4 lines deleted...]
-      <c r="G6" s="43"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="43"/>
-[...4 lines deleted...]
-      <c r="G7" s="43"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
     </row>
     <row r="8" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
     </row>
     <row r="9" spans="1:7" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="7"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="D10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>6</v>
       </c>
@@ -4340,101 +4483,101 @@
     <col min="7" max="7" width="25.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
     </row>
     <row r="2" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
     </row>
     <row r="3" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="46"/>
-[...4 lines deleted...]
-      <c r="G3" s="46"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
     </row>
     <row r="4" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
     </row>
     <row r="5" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="46"/>
-[...4 lines deleted...]
-      <c r="G5" s="46"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
     </row>
     <row r="6" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="57" t="s">
         <v>143</v>
       </c>
-      <c r="B6" s="45"/>
-[...4 lines deleted...]
-      <c r="G6" s="45"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
     </row>
     <row r="7" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="45"/>
-[...4 lines deleted...]
-      <c r="G7" s="45"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
     </row>
     <row r="8" spans="1:7" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21"/>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
     </row>
     <row r="9" spans="1:7" s="18" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="23"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
     </row>
     <row r="10" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D10" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>6</v>
       </c>
@@ -7252,125 +7395,125 @@
     </row>
     <row r="280" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D280" s="20"/>
     </row>
     <row r="281" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D281" s="20"/>
     </row>
     <row r="282" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D282" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C66C9801-3B46-4E4D-8E1A-E741B3B087F0}">
   <dimension ref="A1:G278"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="0.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="25.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
     </row>
     <row r="2" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
     </row>
     <row r="3" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="46"/>
-[...4 lines deleted...]
-      <c r="G3" s="46"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
     </row>
     <row r="4" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
     </row>
     <row r="5" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="46"/>
-[...4 lines deleted...]
-      <c r="G5" s="46"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
     </row>
     <row r="6" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="57" t="s">
         <v>185</v>
       </c>
-      <c r="B6" s="45"/>
-[...4 lines deleted...]
-      <c r="G6" s="45"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
     </row>
     <row r="7" spans="1:7" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
     </row>
     <row r="8" spans="1:7" s="18" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="23"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
     </row>
     <row r="9" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D9" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="20" t="s">
         <v>6</v>
       </c>
@@ -7439,2313 +7582,2313 @@
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="18" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29"/>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="30"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
     </row>
     <row r="16" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="31" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="24"/>
     </row>
     <row r="17" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18">
         <v>1</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="43">
         <v>50</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>193</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>193</v>
       </c>
       <c r="G17" s="32" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="18" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18">
         <v>2</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="43">
         <v>10</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G18" s="32" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18">
         <v>3</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D19" s="48">
+      <c r="D19" s="44">
         <v>2</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>196</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>196</v>
       </c>
       <c r="G19" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="20" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18">
         <v>4</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D20" s="48">
+      <c r="D20" s="44">
         <v>5</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G20" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18">
         <v>5</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="45">
         <v>5</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G21" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="22" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>6</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D22" s="49">
+      <c r="D22" s="45">
         <v>5</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G22" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="23" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="18">
         <v>7</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="45">
         <v>2</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>196</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>196</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18">
         <v>8</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D24" s="49">
+      <c r="D24" s="45">
         <v>5</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="25" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="18">
         <v>9</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="44">
         <v>5</v>
       </c>
       <c r="E25" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="18">
         <v>10</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D26" s="49">
+      <c r="D26" s="45">
         <v>2</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>196</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>196</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="18">
         <v>11</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="D27" s="48">
+      <c r="D27" s="44">
         <v>5</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F27" s="27" t="s">
         <v>197</v>
       </c>
       <c r="G27" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="18">
         <v>12</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="D28" s="49">
+      <c r="D28" s="45">
         <v>5</v>
       </c>
       <c r="E28" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G28" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="18">
         <v>13</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="D29" s="49">
+      <c r="D29" s="45">
         <v>5</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G29" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="30" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18">
         <v>14</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="D30" s="49">
+      <c r="D30" s="45">
         <v>2</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>196</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>196</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="31" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="18">
         <v>15</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="D31" s="49">
+      <c r="D31" s="45">
         <v>5</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G31" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="18">
         <v>16</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="D32" s="49">
+      <c r="D32" s="45">
         <v>5</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G32" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="18">
         <v>17</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="D33" s="49">
+      <c r="D33" s="45">
         <v>5</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G33" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="34" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="18">
         <v>18</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="49">
+      <c r="D34" s="45">
         <v>5</v>
       </c>
       <c r="E34" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G34" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="35" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="18">
         <v>19</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D35" s="48">
+      <c r="D35" s="44">
         <v>5</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G35" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="18">
         <v>20</v>
       </c>
       <c r="C36" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="48">
+      <c r="D36" s="44">
         <v>2</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>196</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>196</v>
       </c>
       <c r="G36" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18">
         <v>21</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="48">
+      <c r="D37" s="44">
         <v>5</v>
       </c>
       <c r="E37" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G37" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="18">
         <v>22</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D38" s="48">
+      <c r="D38" s="44">
         <v>5</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G38" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="18">
         <v>23</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="D39" s="48">
+      <c r="D39" s="44">
         <v>5</v>
       </c>
       <c r="E39" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G39" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="40" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="18">
         <v>24</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="D40" s="49">
+      <c r="D40" s="45">
         <v>5</v>
       </c>
       <c r="E40" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G40" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="41" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="18">
         <v>25</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="D41" s="49">
+      <c r="D41" s="45">
         <v>5</v>
       </c>
       <c r="E41" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G41" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="42" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="18">
         <v>26</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="D42" s="49">
+      <c r="D42" s="45">
         <v>2</v>
       </c>
       <c r="E42" s="19" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="19">
         <v>656</v>
       </c>
       <c r="G42" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="43" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="18">
         <v>27</v>
       </c>
       <c r="C43" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D43" s="48">
+      <c r="D43" s="44">
         <v>5</v>
       </c>
       <c r="E43" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F43" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G43" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="44" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="18">
         <v>28</v>
       </c>
       <c r="C44" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D44" s="49">
+      <c r="D44" s="45">
         <v>5</v>
       </c>
       <c r="E44" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G44" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="18">
         <v>29</v>
       </c>
       <c r="C45" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D45" s="48">
+      <c r="D45" s="44">
         <v>5</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G45" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="18">
         <v>30</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="D46" s="49">
+      <c r="D46" s="45">
         <v>5</v>
       </c>
       <c r="E46" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G46" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="18">
         <v>31</v>
       </c>
       <c r="C47" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="D47" s="49">
+      <c r="D47" s="45">
         <v>5</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G47" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="18">
         <v>32</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="D48" s="48">
+      <c r="D48" s="44">
         <v>5</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G48" s="32" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:7" s="18" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D49" s="24"/>
-      <c r="G49" s="50"/>
+      <c r="G49" s="46"/>
     </row>
     <row r="50" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="18">
         <v>1</v>
       </c>
       <c r="C50" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="D50" s="51">
+      <c r="D50" s="47">
         <v>10</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G50" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="18">
         <v>2</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="D51" s="52">
+      <c r="D51" s="48">
         <v>5</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G51" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="18">
         <v>3</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="D52" s="51">
+      <c r="D52" s="47">
         <v>10</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F52" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="53" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="18">
         <v>4</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="D53" s="51">
+      <c r="D53" s="47">
         <v>25</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>200</v>
       </c>
       <c r="F53" s="19" t="s">
         <v>200</v>
       </c>
       <c r="G53" s="35" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="18">
         <v>5</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="D54" s="51">
+      <c r="D54" s="47">
         <v>40</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="19" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="35" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="18">
         <v>6</v>
       </c>
       <c r="C55" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="D55" s="51">
+      <c r="D55" s="47">
         <v>10</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F55" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G55" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="56" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="18">
         <v>7</v>
       </c>
       <c r="C56" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="D56" s="51">
+      <c r="D56" s="47">
         <v>20</v>
       </c>
       <c r="E56" s="19" t="s">
         <v>204</v>
       </c>
       <c r="F56" s="19" t="s">
         <v>204</v>
       </c>
       <c r="G56" s="35" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="18">
         <v>8</v>
       </c>
       <c r="C57" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="D57" s="52">
+      <c r="D57" s="48">
         <v>5</v>
       </c>
       <c r="E57" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F57" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G57" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="18">
         <v>9</v>
       </c>
       <c r="C58" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="D58" s="51">
+      <c r="D58" s="47">
         <v>30</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>206</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>206</v>
       </c>
       <c r="G58" s="35" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="18">
         <v>10</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="D59" s="52">
+      <c r="D59" s="48">
         <v>5</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>197</v>
       </c>
-      <c r="F59" s="53">
+      <c r="F59" s="49">
         <v>6.7839999999999998</v>
       </c>
       <c r="G59" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="18">
         <v>11</v>
       </c>
       <c r="C60" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="47">
         <v>10</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:7" s="18" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="D61" s="54"/>
+      <c r="D61" s="50"/>
       <c r="E61" s="20" t="s">
         <v>63</v>
       </c>
       <c r="F61" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="G61" s="54" t="s">
+      <c r="G61" s="50" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="18">
         <v>1</v>
       </c>
       <c r="C62" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="D62" s="52">
+      <c r="D62" s="48">
         <v>5</v>
       </c>
       <c r="E62" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F62" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G62" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="63" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="18">
         <v>2</v>
       </c>
       <c r="C63" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="D63" s="52">
+      <c r="D63" s="48">
         <v>5</v>
       </c>
       <c r="E63" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F63" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G63" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="64" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="18">
         <v>3</v>
       </c>
       <c r="C64" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="D64" s="52">
+      <c r="D64" s="48">
         <v>5</v>
       </c>
       <c r="E64" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F64" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G64" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="65" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="18">
         <v>4</v>
       </c>
       <c r="C65" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="D65" s="51">
+      <c r="D65" s="47">
         <v>25</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>200</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>200</v>
       </c>
       <c r="G65" s="35" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="66" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="18">
         <v>5</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="D66" s="51">
+      <c r="D66" s="47">
         <v>10</v>
       </c>
       <c r="E66" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F66" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G66" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="67" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="18">
         <v>6</v>
       </c>
       <c r="C67" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="D67" s="51">
+      <c r="D67" s="47">
         <v>10</v>
       </c>
       <c r="E67" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G67" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="18">
         <v>7</v>
       </c>
       <c r="C68" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="D68" s="51">
+      <c r="D68" s="47">
         <v>10</v>
       </c>
       <c r="E68" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F68" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G68" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="18">
         <v>8</v>
       </c>
       <c r="C69" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="D69" s="51">
+      <c r="D69" s="47">
         <v>10</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G69" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="18">
         <v>9</v>
       </c>
       <c r="C70" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="D70" s="52">
+      <c r="D70" s="48">
         <v>5</v>
       </c>
       <c r="E70" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G70" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="18">
         <v>10</v>
       </c>
       <c r="C71" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="D71" s="51">
+      <c r="D71" s="47">
         <v>10</v>
       </c>
       <c r="E71" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G71" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="72" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="18">
         <v>11</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="D72" s="51">
+      <c r="D72" s="47">
         <v>10</v>
       </c>
       <c r="E72" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G72" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="73" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="18">
         <v>12</v>
       </c>
       <c r="C73" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="D73" s="51">
+      <c r="D73" s="47">
         <v>10</v>
       </c>
       <c r="E73" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F73" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G73" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="74" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="18">
         <v>13</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="D74" s="51">
+      <c r="D74" s="47">
         <v>18</v>
       </c>
       <c r="E74" s="19" t="s">
         <v>208</v>
       </c>
       <c r="F74" s="19" t="s">
         <v>208</v>
       </c>
-      <c r="G74" s="55">
+      <c r="G74" s="51">
         <v>643.30169999999998</v>
       </c>
     </row>
     <row r="75" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="18">
         <v>14</v>
       </c>
       <c r="C75" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="D75" s="52">
+      <c r="D75" s="48">
         <v>5</v>
       </c>
       <c r="E75" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F75" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G75" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="18">
         <v>15</v>
       </c>
       <c r="C76" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="D76" s="51">
+      <c r="D76" s="47">
         <v>10</v>
       </c>
       <c r="E76" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F76" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G76" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="77" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="18">
         <v>16</v>
       </c>
       <c r="C77" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="D77" s="52">
+      <c r="D77" s="48">
         <v>5</v>
       </c>
       <c r="E77" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F77" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G77" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="78" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="18">
         <v>17</v>
       </c>
       <c r="C78" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="D78" s="52">
+      <c r="D78" s="48">
         <v>5</v>
       </c>
       <c r="E78" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F78" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G78" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="79" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="18">
         <v>18</v>
       </c>
       <c r="C79" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="D79" s="52">
+      <c r="D79" s="48">
         <v>5</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F79" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G79" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="80" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="18">
         <v>19</v>
       </c>
       <c r="C80" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="D80" s="51">
+      <c r="D80" s="47">
         <v>15</v>
       </c>
       <c r="E80" s="19" t="s">
         <v>209</v>
       </c>
       <c r="F80" s="19" t="s">
         <v>209</v>
       </c>
       <c r="G80" s="35" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="81" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="18">
         <v>20</v>
       </c>
       <c r="C81" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="D81" s="51">
+      <c r="D81" s="47">
         <v>15</v>
       </c>
       <c r="E81" s="19" t="s">
         <v>209</v>
       </c>
       <c r="F81" s="19" t="s">
         <v>209</v>
       </c>
       <c r="G81" s="35" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="18">
         <v>21</v>
       </c>
       <c r="C82" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="D82" s="51">
+      <c r="D82" s="47">
         <v>10</v>
       </c>
       <c r="E82" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F82" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G82" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="83" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="18">
         <v>22</v>
       </c>
       <c r="C83" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="D83" s="52">
+      <c r="D83" s="48">
         <v>5</v>
       </c>
       <c r="E83" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F83" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G83" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="84" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="18">
         <v>23</v>
       </c>
       <c r="C84" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="D84" s="51">
+      <c r="D84" s="47">
         <v>10</v>
       </c>
       <c r="E84" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F84" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G84" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="18">
         <v>24</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="D85" s="51">
+      <c r="D85" s="47">
         <v>10</v>
       </c>
       <c r="E85" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F85" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G85" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="18">
         <v>25</v>
       </c>
       <c r="C86" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="D86" s="51">
+      <c r="D86" s="47">
         <v>5</v>
       </c>
       <c r="E86" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F86" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G86" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="18">
         <v>26</v>
       </c>
       <c r="C87" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="D87" s="51">
+      <c r="D87" s="47">
         <v>15</v>
       </c>
       <c r="E87" s="19" t="s">
         <v>209</v>
       </c>
       <c r="F87" s="19" t="s">
         <v>209</v>
       </c>
       <c r="G87" s="35" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="88" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="18">
         <v>27</v>
       </c>
       <c r="C88" s="18" t="s">
         <v>90</v>
       </c>
-      <c r="D88" s="52">
+      <c r="D88" s="48">
         <v>5</v>
       </c>
       <c r="E88" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G88" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="18">
         <v>28</v>
       </c>
       <c r="C89" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="D89" s="52">
+      <c r="D89" s="48">
         <v>5</v>
       </c>
       <c r="E89" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F89" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G89" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="90" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="18">
         <v>29</v>
       </c>
       <c r="C90" s="18" t="s">
         <v>92</v>
       </c>
-      <c r="D90" s="52">
+      <c r="D90" s="48">
         <v>5</v>
       </c>
       <c r="E90" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F90" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G90" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="18">
         <v>30</v>
       </c>
       <c r="C91" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="D91" s="52">
+      <c r="D91" s="48">
         <v>5</v>
       </c>
       <c r="E91" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F91" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G91" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="92" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="18">
         <v>31</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="D92" s="52">
+      <c r="D92" s="48">
         <v>5</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G92" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="93" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="18">
         <v>32</v>
       </c>
       <c r="C93" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="D93" s="51">
+      <c r="D93" s="47">
         <v>25</v>
       </c>
       <c r="E93" s="19" t="s">
         <v>200</v>
       </c>
       <c r="F93" s="19" t="s">
         <v>200</v>
       </c>
       <c r="G93" s="35" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="94" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="18">
         <v>33</v>
       </c>
       <c r="C94" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="D94" s="51">
+      <c r="D94" s="47">
         <v>10</v>
       </c>
       <c r="E94" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F94" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G94" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="95" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="18">
         <v>34</v>
       </c>
       <c r="C95" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="D95" s="51">
+      <c r="D95" s="47">
         <v>15</v>
       </c>
       <c r="E95" s="19" t="s">
         <v>209</v>
       </c>
       <c r="F95" s="19" t="s">
         <v>209</v>
       </c>
       <c r="G95" s="35" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="18">
         <v>35</v>
       </c>
       <c r="C96" s="18" t="s">
         <v>98</v>
       </c>
-      <c r="D96" s="51">
+      <c r="D96" s="47">
         <v>10</v>
       </c>
       <c r="E96" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F96" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G96" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="97" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="18">
         <v>36</v>
       </c>
       <c r="C97" s="18" t="s">
         <v>99</v>
       </c>
-      <c r="D97" s="52">
+      <c r="D97" s="48">
         <v>5</v>
       </c>
       <c r="E97" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F97" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G97" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="98" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="18">
         <v>37</v>
       </c>
       <c r="C98" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="D98" s="51">
+      <c r="D98" s="47">
         <v>10</v>
       </c>
       <c r="E98" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F98" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G98" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="99" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="18">
         <v>38</v>
       </c>
       <c r="C99" s="18" t="s">
         <v>101</v>
       </c>
-      <c r="D99" s="52">
+      <c r="D99" s="48">
         <v>5</v>
       </c>
       <c r="E99" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F99" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G99" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="18">
         <v>39</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>102</v>
       </c>
-      <c r="D100" s="51">
+      <c r="D100" s="47">
         <v>10</v>
       </c>
       <c r="E100" s="19" t="s">
         <v>195</v>
       </c>
       <c r="F100" s="19" t="s">
         <v>195</v>
       </c>
       <c r="G100" s="35" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="101" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="18">
         <v>40</v>
       </c>
       <c r="C101" s="18" t="s">
         <v>103</v>
       </c>
-      <c r="D101" s="52">
+      <c r="D101" s="48">
         <v>5</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F101" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G101" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="102" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="18">
         <v>41</v>
       </c>
       <c r="C102" s="18" t="s">
         <v>104</v>
       </c>
-      <c r="D102" s="52">
+      <c r="D102" s="48">
         <v>5</v>
       </c>
       <c r="E102" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F102" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G102" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="103" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="18">
         <v>42</v>
       </c>
       <c r="C103" s="18" t="s">
         <v>105</v>
       </c>
-      <c r="D103" s="52">
+      <c r="D103" s="48">
         <v>5</v>
       </c>
       <c r="E103" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F103" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G103" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="18">
         <v>43</v>
       </c>
       <c r="C104" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="D104" s="48">
+      <c r="D104" s="44">
         <v>5</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>197</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>197</v>
       </c>
       <c r="G104" s="35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="105" spans="1:7" s="18" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D105" s="25"/>
       <c r="E105" s="19"/>
       <c r="F105" s="19"/>
       <c r="G105" s="35"/>
     </row>
     <row r="106" spans="1:7" s="18" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C106" s="31" t="s">
         <v>107</v>
       </c>
       <c r="D106" s="24"/>
-      <c r="G106" s="50"/>
+      <c r="G106" s="46"/>
     </row>
     <row r="107" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="18">
         <v>1</v>
       </c>
       <c r="C107" s="18" t="s">
         <v>108</v>
       </c>
-      <c r="D107" s="56">
+      <c r="D107" s="52">
         <v>0.05</v>
       </c>
       <c r="E107" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F107" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G107" s="55" t="s">
+      <c r="G107" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="108" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="18">
         <v>2</v>
       </c>
       <c r="C108" s="18" t="s">
         <v>109</v>
       </c>
-      <c r="D108" s="56">
+      <c r="D108" s="52">
         <v>0.05</v>
       </c>
       <c r="E108" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F108" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G108" s="55" t="s">
+      <c r="G108" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="109" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="18">
         <v>3</v>
       </c>
       <c r="C109" s="18" t="s">
         <v>110</v>
       </c>
-      <c r="D109" s="56">
+      <c r="D109" s="52">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="E109" s="19" t="s">
         <v>213</v>
       </c>
       <c r="F109" s="19" t="s">
         <v>213</v>
       </c>
-      <c r="G109" s="55" t="s">
+      <c r="G109" s="51" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="110" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="18">
         <v>4</v>
       </c>
       <c r="C110" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="D110" s="56">
+      <c r="D110" s="52">
         <v>0.05</v>
       </c>
       <c r="E110" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F110" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G110" s="55" t="s">
+      <c r="G110" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="111" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="18">
         <v>5</v>
       </c>
       <c r="C111" s="18" t="s">
         <v>112</v>
       </c>
-      <c r="D111" s="56">
+      <c r="D111" s="52">
         <v>0.05</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F111" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G111" s="55" t="s">
+      <c r="G111" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="112" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="18">
         <v>6</v>
       </c>
       <c r="C112" s="18" t="s">
         <v>113</v>
       </c>
-      <c r="D112" s="57">
+      <c r="D112" s="53">
         <v>0.5</v>
       </c>
       <c r="E112" s="19" t="s">
         <v>215</v>
       </c>
       <c r="F112" s="19" t="s">
         <v>215</v>
       </c>
-      <c r="G112" s="55" t="s">
+      <c r="G112" s="51" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="18">
         <v>7</v>
       </c>
       <c r="C113" s="18" t="s">
         <v>114</v>
       </c>
-      <c r="D113" s="56">
+      <c r="D113" s="52">
         <v>0.05</v>
       </c>
       <c r="E113" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F113" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G113" s="55" t="s">
+      <c r="G113" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="114" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="18">
         <v>8</v>
       </c>
       <c r="C114" s="18" t="s">
         <v>115</v>
       </c>
-      <c r="D114" s="57">
+      <c r="D114" s="53">
         <v>0.13</v>
       </c>
       <c r="E114" s="19" t="s">
         <v>216</v>
       </c>
       <c r="F114" s="19" t="s">
         <v>216</v>
       </c>
-      <c r="G114" s="55" t="s">
+      <c r="G114" s="51" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="115" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="18">
         <v>9</v>
       </c>
       <c r="C115" s="18" t="s">
         <v>116</v>
       </c>
-      <c r="D115" s="56">
+      <c r="D115" s="52">
         <v>0.05</v>
       </c>
       <c r="E115" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G115" s="55" t="s">
+      <c r="G115" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="116" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="18">
         <v>10</v>
       </c>
       <c r="C116" s="18" t="s">
         <v>117</v>
       </c>
-      <c r="D116" s="56">
+      <c r="D116" s="52">
         <v>0.05</v>
       </c>
       <c r="E116" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F116" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G116" s="55" t="s">
+      <c r="G116" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="117" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="18">
         <v>11</v>
       </c>
       <c r="C117" s="18" t="s">
         <v>118</v>
       </c>
-      <c r="D117" s="56">
+      <c r="D117" s="52">
         <v>0.05</v>
       </c>
       <c r="E117" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F117" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G117" s="55" t="s">
+      <c r="G117" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="118" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="18">
         <v>12</v>
       </c>
       <c r="C118" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="D118" s="56">
+      <c r="D118" s="52">
         <v>0.05</v>
       </c>
       <c r="E118" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F118" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G118" s="55" t="s">
+      <c r="G118" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="119" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="18">
         <v>13</v>
       </c>
       <c r="C119" s="18" t="s">
         <v>120</v>
       </c>
-      <c r="D119" s="56">
+      <c r="D119" s="52">
         <v>0.05</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F119" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G119" s="55" t="s">
+      <c r="G119" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="120" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="18">
         <v>14</v>
       </c>
       <c r="C120" s="18" t="s">
         <v>121</v>
       </c>
-      <c r="D120" s="56">
+      <c r="D120" s="52">
         <v>0.05</v>
       </c>
       <c r="E120" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F120" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G120" s="55" t="s">
+      <c r="G120" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="121" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="18">
         <v>15</v>
       </c>
       <c r="C121" s="18" t="s">
         <v>122</v>
       </c>
-      <c r="D121" s="56">
+      <c r="D121" s="52">
         <v>0.05</v>
       </c>
       <c r="E121" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F121" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G121" s="55" t="s">
+      <c r="G121" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="122" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="18">
         <v>16</v>
       </c>
       <c r="C122" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="D122" s="56">
+      <c r="D122" s="52">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="E122" s="19" t="s">
         <v>213</v>
       </c>
       <c r="F122" s="19" t="s">
         <v>213</v>
       </c>
-      <c r="G122" s="55" t="s">
+      <c r="G122" s="51" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="123" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="18">
         <v>17</v>
       </c>
       <c r="C123" s="18" t="s">
         <v>124</v>
       </c>
-      <c r="D123" s="56">
+      <c r="D123" s="52">
         <v>0.05</v>
       </c>
       <c r="E123" s="19" t="s">
         <v>211</v>
       </c>
       <c r="F123" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="G123" s="55" t="s">
+      <c r="G123" s="51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="124" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="18">
         <v>18</v>
       </c>
       <c r="C124" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="D124" s="57">
+      <c r="D124" s="53">
         <v>0.8</v>
       </c>
       <c r="E124" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F124" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G124" s="55" t="s">
+      <c r="G124" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="125" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="18">
         <v>19</v>
       </c>
       <c r="C125" s="18" t="s">
         <v>126</v>
       </c>
-      <c r="D125" s="57">
+      <c r="D125" s="53">
         <v>0.8</v>
       </c>
       <c r="E125" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F125" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G125" s="55" t="s">
+      <c r="G125" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="126" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="18">
         <v>20</v>
       </c>
       <c r="C126" s="18" t="s">
         <v>127</v>
       </c>
-      <c r="D126" s="57">
+      <c r="D126" s="53">
         <v>0.8</v>
       </c>
       <c r="E126" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F126" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G126" s="55" t="s">
+      <c r="G126" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="127" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="18">
         <v>21</v>
       </c>
       <c r="C127" s="18" t="s">
         <v>128</v>
       </c>
-      <c r="D127" s="57">
+      <c r="D127" s="53">
         <v>0.8</v>
       </c>
       <c r="E127" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F127" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G127" s="55" t="s">
+      <c r="G127" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="128" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="18">
         <v>22</v>
       </c>
       <c r="C128" s="18" t="s">
         <v>129</v>
       </c>
-      <c r="D128" s="57">
+      <c r="D128" s="53">
         <v>0.8</v>
       </c>
       <c r="E128" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F128" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G128" s="55" t="s">
+      <c r="G128" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="129" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="18">
         <v>23</v>
       </c>
       <c r="C129" s="18" t="s">
         <v>130</v>
       </c>
       <c r="D129" s="38">
         <v>1.1599999999999999</v>
       </c>
       <c r="E129" s="19" t="s">
         <v>174</v>
       </c>
       <c r="F129" s="19" t="s">
         <v>174</v>
       </c>
-      <c r="G129" s="55" t="s">
+      <c r="G129" s="51" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="130" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="18">
         <v>24</v>
       </c>
       <c r="C130" s="18" t="s">
         <v>131</v>
       </c>
-      <c r="D130" s="57">
+      <c r="D130" s="53">
         <v>0.8</v>
       </c>
       <c r="E130" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F130" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G130" s="55" t="s">
+      <c r="G130" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="131" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="18" t="s">
         <v>132</v>
       </c>
-      <c r="D131" s="57">
+      <c r="D131" s="53">
         <v>0.8</v>
       </c>
       <c r="E131" s="19" t="s">
         <v>218</v>
       </c>
       <c r="F131" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="G131" s="55" t="s">
+      <c r="G131" s="51" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="132" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="29">
         <v>25</v>
       </c>
       <c r="B132" s="29"/>
       <c r="C132" s="29" t="s">
         <v>133</v>
       </c>
       <c r="D132" s="39">
         <v>1</v>
       </c>
       <c r="E132" s="40" t="s">
         <v>176</v>
       </c>
       <c r="F132" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="G132" s="58" t="s">
+      <c r="G132" s="54" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="133" spans="1:7" s="18" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="18" t="s">
         <v>177</v>
       </c>
       <c r="D133" s="42"/>
       <c r="E133" s="19"/>
       <c r="F133" s="19"/>
     </row>
     <row r="134" spans="1:7" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="18" t="s">
         <v>178</v>
       </c>
       <c r="D134" s="20"/>
       <c r="E134" s="19"/>
       <c r="F134" s="19"/>
     </row>
     <row r="135" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="136" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D136" s="20"/>
     </row>
     <row r="137" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D137" s="20"/>
@@ -10158,66 +10301,2565 @@
     <row r="273" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D273" s="20"/>
     </row>
     <row r="274" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D274" s="20"/>
     </row>
     <row r="275" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D275" s="20"/>
     </row>
     <row r="276" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D276" s="20"/>
     </row>
     <row r="277" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D277" s="20"/>
     </row>
     <row r="278" spans="4:4" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="D278" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A53451E8-CC1C-4C04-889A-0FADC2DB57CD}">
+  <dimension ref="A1:G136"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="0.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="23.28515625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+    </row>
+    <row r="2" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+    </row>
+    <row r="3" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+    </row>
+    <row r="4" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+    </row>
+    <row r="5" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+    </row>
+    <row r="6" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+    </row>
+    <row r="7" spans="1:7" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+    </row>
+    <row r="8" spans="1:7" s="18" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+    </row>
+    <row r="9" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="D9" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="D10" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C11" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="19" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="18" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="C12" s="20"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="26" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="20"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="F13" s="20" t="s">
+        <v>224</v>
+      </c>
+      <c r="G13" s="26" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="18" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="59">
+        <v>9960488</v>
+      </c>
+      <c r="F14" s="59">
+        <v>9960489</v>
+      </c>
+      <c r="G14" s="59">
+        <v>9960490</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="24"/>
+    </row>
+    <row r="16" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="18">
+        <v>1</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="43">
+        <v>50</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="F16" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="18">
+        <v>2</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="43">
+        <v>10</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F17" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G17" s="50" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="18">
+        <v>3</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="44">
+        <v>2</v>
+      </c>
+      <c r="E18" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="18">
+        <v>4</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="44">
+        <v>5</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G19" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="18">
+        <v>5</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="45">
+        <v>5</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G20" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="18">
+        <v>6</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="45">
+        <v>5</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="18">
+        <v>7</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="45">
+        <v>2</v>
+      </c>
+      <c r="E22" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="18">
+        <v>8</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="45">
+        <v>5</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F23" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G23" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="18">
+        <v>9</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="44">
+        <v>5</v>
+      </c>
+      <c r="E24" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F24" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G24" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="18">
+        <v>10</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="45">
+        <v>2</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="18">
+        <v>11</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="44">
+        <v>5</v>
+      </c>
+      <c r="E26" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G26" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="18">
+        <v>12</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="45">
+        <v>5</v>
+      </c>
+      <c r="E27" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G27" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="18">
+        <v>13</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="45">
+        <v>5</v>
+      </c>
+      <c r="E28" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F28" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G28" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="18">
+        <v>14</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="45">
+        <v>2</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="F29" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="G29" s="50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="18">
+        <v>15</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" s="45">
+        <v>5</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G30" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="18">
+        <v>16</v>
+      </c>
+      <c r="C31" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" s="45">
+        <v>5</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F31" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G31" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="18">
+        <v>17</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" s="45">
+        <v>5</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G32" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="18">
+        <v>18</v>
+      </c>
+      <c r="C33" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="45">
+        <v>5</v>
+      </c>
+      <c r="E33" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G33" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="18">
+        <v>19</v>
+      </c>
+      <c r="C34" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="44">
+        <v>5</v>
+      </c>
+      <c r="E34" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F34" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G34" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="18">
+        <v>20</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="44">
+        <v>2</v>
+      </c>
+      <c r="E35" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="F35" s="19">
+        <v>2.36</v>
+      </c>
+      <c r="G35" s="50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="18">
+        <v>21</v>
+      </c>
+      <c r="C36" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="44">
+        <v>5</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F36" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G36" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="18">
+        <v>22</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" s="44">
+        <v>5</v>
+      </c>
+      <c r="E37" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F37" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G37" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="18">
+        <v>23</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="44">
+        <v>5</v>
+      </c>
+      <c r="E38" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F38" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G38" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="18">
+        <v>24</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" s="45">
+        <v>5</v>
+      </c>
+      <c r="E39" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G39" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="18">
+        <v>25</v>
+      </c>
+      <c r="C40" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="45">
+        <v>5</v>
+      </c>
+      <c r="E40" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F40" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G40" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18">
+        <v>26</v>
+      </c>
+      <c r="C41" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D41" s="45">
+        <v>2</v>
+      </c>
+      <c r="E41" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" s="19" t="s">
+        <v>228</v>
+      </c>
+      <c r="G41" s="60">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="18">
+        <v>27</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="44">
+        <v>5</v>
+      </c>
+      <c r="E42" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G42" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="18">
+        <v>28</v>
+      </c>
+      <c r="C43" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="45">
+        <v>5</v>
+      </c>
+      <c r="E43" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F43" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G43" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="18">
+        <v>29</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="44">
+        <v>5</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G44" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="18">
+        <v>30</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D45" s="45">
+        <v>5</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G45" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="18">
+        <v>31</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="45">
+        <v>5</v>
+      </c>
+      <c r="E46" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F46" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G46" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="18">
+        <v>32</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="44">
+        <v>5</v>
+      </c>
+      <c r="E47" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F47" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G47" s="50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="18" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="45"/>
+      <c r="E48" s="19"/>
+      <c r="G48" s="46"/>
+    </row>
+    <row r="49" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="18">
+        <v>1</v>
+      </c>
+      <c r="C49" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D49" s="62">
+        <v>10</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G49" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="18">
+        <v>2</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D50" s="45">
+        <v>5</v>
+      </c>
+      <c r="E50" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G50" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="18">
+        <v>3</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D51" s="62">
+        <v>10</v>
+      </c>
+      <c r="E51" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G51" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="18">
+        <v>4</v>
+      </c>
+      <c r="C52" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D52" s="62">
+        <v>25</v>
+      </c>
+      <c r="E52" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="F52" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="G52" s="35" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="18">
+        <v>5</v>
+      </c>
+      <c r="C53" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="62">
+        <v>40</v>
+      </c>
+      <c r="E53" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="F53" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="G53" s="35" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="18">
+        <v>6</v>
+      </c>
+      <c r="C54" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D54" s="62">
+        <v>10</v>
+      </c>
+      <c r="E54" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F54" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G54" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="18">
+        <v>7</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="62">
+        <v>20</v>
+      </c>
+      <c r="E55" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="35" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="18">
+        <v>8</v>
+      </c>
+      <c r="C56" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="45">
+        <v>5</v>
+      </c>
+      <c r="E56" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G56" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="18">
+        <v>9</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="62">
+        <v>30</v>
+      </c>
+      <c r="E57" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="G57" s="35" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="18">
+        <v>10</v>
+      </c>
+      <c r="C58" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="D58" s="45">
+        <v>5</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F58" s="19">
+        <v>11.4</v>
+      </c>
+      <c r="G58" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="18">
+        <v>11</v>
+      </c>
+      <c r="C59" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D59" s="62">
+        <v>10</v>
+      </c>
+      <c r="E59" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G59" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" s="18" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C60" s="61" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="63"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="50" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="18">
+        <v>1</v>
+      </c>
+      <c r="C61" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="D61" s="45">
+        <v>5</v>
+      </c>
+      <c r="E61" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F61" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G61" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="18">
+        <v>2</v>
+      </c>
+      <c r="C62" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D62" s="45">
+        <v>5</v>
+      </c>
+      <c r="E62" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F62" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G62" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="18">
+        <v>3</v>
+      </c>
+      <c r="C63" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="45">
+        <v>5</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="18">
+        <v>4</v>
+      </c>
+      <c r="C64" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D64" s="62">
+        <v>25</v>
+      </c>
+      <c r="E64" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="G64" s="35" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="18">
+        <v>5</v>
+      </c>
+      <c r="C65" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D65" s="45">
+        <v>5</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G65" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="18">
+        <v>6</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" s="62">
+        <v>10</v>
+      </c>
+      <c r="E66" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G66" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="18">
+        <v>7</v>
+      </c>
+      <c r="C67" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="62">
+        <v>10</v>
+      </c>
+      <c r="E67" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G67" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="18">
+        <v>8</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D68" s="62">
+        <v>10</v>
+      </c>
+      <c r="E68" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G68" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="18">
+        <v>9</v>
+      </c>
+      <c r="C69" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D69" s="62">
+        <v>10</v>
+      </c>
+      <c r="E69" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G69" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="18">
+        <v>10</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="D70" s="62">
+        <v>10</v>
+      </c>
+      <c r="E70" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G70" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="18">
+        <v>11</v>
+      </c>
+      <c r="C71" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D71" s="62">
+        <v>10</v>
+      </c>
+      <c r="E71" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F71" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G71" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="18">
+        <v>12</v>
+      </c>
+      <c r="C72" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="D72" s="62">
+        <v>10</v>
+      </c>
+      <c r="E72" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="G72" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="18">
+        <v>13</v>
+      </c>
+      <c r="C73" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D73" s="62">
+        <v>12</v>
+      </c>
+      <c r="E73" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="F73" s="19">
+        <v>14.3</v>
+      </c>
+      <c r="G73" s="51">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="18">
+        <v>14</v>
+      </c>
+      <c r="C74" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D74" s="45">
+        <v>5</v>
+      </c>
+      <c r="E74" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G74" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="18">
+        <v>15</v>
+      </c>
+      <c r="C75" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="D75" s="62">
+        <v>10</v>
+      </c>
+      <c r="E75" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G75" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="18">
+        <v>16</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D76" s="45">
+        <v>5</v>
+      </c>
+      <c r="E76" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G76" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="18">
+        <v>17</v>
+      </c>
+      <c r="C77" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D77" s="45">
+        <v>5</v>
+      </c>
+      <c r="E77" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G77" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="18">
+        <v>18</v>
+      </c>
+      <c r="C78" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D78" s="45">
+        <v>5</v>
+      </c>
+      <c r="E78" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F78" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G78" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="18">
+        <v>19</v>
+      </c>
+      <c r="C79" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D79" s="62">
+        <v>15</v>
+      </c>
+      <c r="E79" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="F79" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="G79" s="35" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="18">
+        <v>20</v>
+      </c>
+      <c r="C80" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D80" s="62">
+        <v>15</v>
+      </c>
+      <c r="E80" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="F80" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="G80" s="35" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="18">
+        <v>21</v>
+      </c>
+      <c r="C81" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D81" s="62">
+        <v>10</v>
+      </c>
+      <c r="E81" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F81" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G81" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="18">
+        <v>22</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D82" s="62">
+        <v>10</v>
+      </c>
+      <c r="E82" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F82" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G82" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="18">
+        <v>23</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D83" s="62">
+        <v>12</v>
+      </c>
+      <c r="E83" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="F83" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="G83" s="35" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="18">
+        <v>24</v>
+      </c>
+      <c r="C84" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84" s="62">
+        <v>10</v>
+      </c>
+      <c r="E84" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G84" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="18">
+        <v>25</v>
+      </c>
+      <c r="C85" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" s="45">
+        <v>5</v>
+      </c>
+      <c r="E85" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F85" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G85" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="18">
+        <v>26</v>
+      </c>
+      <c r="C86" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="D86" s="62">
+        <v>10</v>
+      </c>
+      <c r="E86" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F86" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G86" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="18">
+        <v>27</v>
+      </c>
+      <c r="C87" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="D87" s="45">
+        <v>5</v>
+      </c>
+      <c r="E87" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F87" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G87" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="18">
+        <v>28</v>
+      </c>
+      <c r="C88" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D88" s="45">
+        <v>5</v>
+      </c>
+      <c r="E88" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F88" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G88" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="18">
+        <v>29</v>
+      </c>
+      <c r="C89" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="D89" s="45">
+        <v>5</v>
+      </c>
+      <c r="E89" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F89" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G89" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="18">
+        <v>30</v>
+      </c>
+      <c r="C90" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D90" s="45">
+        <v>5</v>
+      </c>
+      <c r="E90" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F90" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G90" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="18">
+        <v>31</v>
+      </c>
+      <c r="C91" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="D91" s="45">
+        <v>6</v>
+      </c>
+      <c r="E91" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="F91" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G91" s="35" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="18">
+        <v>32</v>
+      </c>
+      <c r="C92" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="D92" s="62">
+        <v>25</v>
+      </c>
+      <c r="E92" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="F92" s="19" t="s">
+        <v>242</v>
+      </c>
+      <c r="G92" s="35" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="18">
+        <v>33</v>
+      </c>
+      <c r="C93" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="D93" s="62">
+        <v>10</v>
+      </c>
+      <c r="E93" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F93" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="G93" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="18">
+        <v>34</v>
+      </c>
+      <c r="C94" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="D94" s="62">
+        <v>15</v>
+      </c>
+      <c r="E94" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="F94" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="G94" s="35" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="18">
+        <v>35</v>
+      </c>
+      <c r="C95" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="D95" s="62">
+        <v>10</v>
+      </c>
+      <c r="E95" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F95" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G95" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="18">
+        <v>36</v>
+      </c>
+      <c r="C96" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D96" s="45">
+        <v>5</v>
+      </c>
+      <c r="E96" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="G96" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="18">
+        <v>37</v>
+      </c>
+      <c r="C97" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D97" s="62">
+        <v>10</v>
+      </c>
+      <c r="E97" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F97" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G97" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="18">
+        <v>38</v>
+      </c>
+      <c r="C98" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D98" s="45">
+        <v>5</v>
+      </c>
+      <c r="E98" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>243</v>
+      </c>
+      <c r="G98" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="18">
+        <v>39</v>
+      </c>
+      <c r="C99" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="D99" s="62">
+        <v>10</v>
+      </c>
+      <c r="E99" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="F99" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="G99" s="35" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="18">
+        <v>40</v>
+      </c>
+      <c r="C100" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="D100" s="45">
+        <v>6</v>
+      </c>
+      <c r="E100" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="F100" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G100" s="35" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="18">
+        <v>41</v>
+      </c>
+      <c r="C101" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="D101" s="45">
+        <v>5</v>
+      </c>
+      <c r="E101" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F101" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G101" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="18">
+        <v>42</v>
+      </c>
+      <c r="C102" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="D102" s="45">
+        <v>5</v>
+      </c>
+      <c r="E102" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F102" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G102" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="18">
+        <v>43</v>
+      </c>
+      <c r="C103" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="D103" s="44">
+        <v>5</v>
+      </c>
+      <c r="E103" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F103" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="G103" s="35" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" s="18" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D104" s="25"/>
+      <c r="E104" s="19"/>
+      <c r="F104" s="19"/>
+      <c r="G104" s="35"/>
+    </row>
+    <row r="105" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C105" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D105" s="24"/>
+      <c r="G105" s="46"/>
+    </row>
+    <row r="106" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="18">
+        <v>1</v>
+      </c>
+      <c r="C106" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="D106" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E106" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F106" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G106" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="18">
+        <v>2</v>
+      </c>
+      <c r="C107" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="D107" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E107" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F107" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G107" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="18">
+        <v>3</v>
+      </c>
+      <c r="C108" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="D108" s="64">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E108" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="F108" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="G108" s="51" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="18">
+        <v>4</v>
+      </c>
+      <c r="C109" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="D109" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E109" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F109" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G109" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="18">
+        <v>5</v>
+      </c>
+      <c r="C110" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="D110" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E110" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F110" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G110" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="18">
+        <v>6</v>
+      </c>
+      <c r="C111" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="D111" s="65">
+        <v>0.5</v>
+      </c>
+      <c r="E111" s="19" t="s">
+        <v>215</v>
+      </c>
+      <c r="F111" s="19" t="s">
+        <v>215</v>
+      </c>
+      <c r="G111" s="51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="18">
+        <v>7</v>
+      </c>
+      <c r="C112" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="D112" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E112" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F112" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G112" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="18">
+        <v>8</v>
+      </c>
+      <c r="C113" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="D113" s="65">
+        <v>0.1</v>
+      </c>
+      <c r="E113" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="F113" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="G113" s="51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="18">
+        <v>9</v>
+      </c>
+      <c r="C114" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="D114" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E114" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F114" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G114" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="18">
+        <v>10</v>
+      </c>
+      <c r="C115" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="D115" s="65">
+        <v>0.15</v>
+      </c>
+      <c r="E115" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="F115" s="19" t="s">
+        <v>245</v>
+      </c>
+      <c r="G115" s="51" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="18">
+        <v>11</v>
+      </c>
+      <c r="C116" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="D116" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E116" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F116" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G116" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="18">
+        <v>12</v>
+      </c>
+      <c r="C117" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="D117" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E117" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F117" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G117" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="18">
+        <v>13</v>
+      </c>
+      <c r="C118" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="D118" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E118" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F118" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G118" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="18">
+        <v>14</v>
+      </c>
+      <c r="C119" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="D119" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E119" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F119" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G119" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="18">
+        <v>15</v>
+      </c>
+      <c r="C120" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="D120" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E120" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F120" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G120" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="18">
+        <v>16</v>
+      </c>
+      <c r="C121" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D121" s="64">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="E121" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="F121" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="G121" s="51" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="18">
+        <v>17</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="D122" s="64">
+        <v>0.05</v>
+      </c>
+      <c r="E122" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="F122" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="G122" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="18">
+        <v>18</v>
+      </c>
+      <c r="C123" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="D123" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E123" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F123" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G123" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="18">
+        <v>19</v>
+      </c>
+      <c r="C124" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="D124" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E124" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F124" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G124" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="18">
+        <v>20</v>
+      </c>
+      <c r="C125" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="D125" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E125" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F125" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G125" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="18">
+        <v>21</v>
+      </c>
+      <c r="C126" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="D126" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E126" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F126" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G126" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="18">
+        <v>22</v>
+      </c>
+      <c r="C127" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="D127" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E127" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F127" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G127" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="18">
+        <v>23</v>
+      </c>
+      <c r="C128" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="D128" s="44">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="E128" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="F128" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="G128" s="51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="18">
+        <v>24</v>
+      </c>
+      <c r="C129" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="D129" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E129" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F129" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G129" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C130" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="D130" s="65">
+        <v>0.8</v>
+      </c>
+      <c r="E130" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F130" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="G130" s="51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" s="18" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="29">
+        <v>25</v>
+      </c>
+      <c r="B131" s="29"/>
+      <c r="C131" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="D131" s="66">
+        <v>1</v>
+      </c>
+      <c r="E131" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="F131" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="G131" s="54" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" s="18" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="18" t="s">
+        <v>247</v>
+      </c>
+      <c r="D132" s="42"/>
+      <c r="E132" s="19"/>
+      <c r="F132" s="19"/>
+    </row>
+    <row r="133" spans="1:7" s="18" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D133" s="42"/>
+      <c r="E133" s="19"/>
+      <c r="F133" s="19"/>
+    </row>
+    <row r="134" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="C134" s="18" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="36" t="s">
+        <v>249</v>
+      </c>
+      <c r="C135" s="18" t="s">
+        <v>250</v>
+      </c>
+      <c r="E135" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="D136" s="20"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
+  </mergeCells>
+  <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.5" footer="0.25"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;"Courier New,Regular"Page &amp;P of &amp;N&amp;R&amp;"Courier New,Regular"Version 1.4
+Revised 1/14
+TABLE A-Egan</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Hanover Park 2023</vt:lpstr>
       <vt:lpstr>Hanover Park 2024</vt:lpstr>
       <vt:lpstr>Hanover Park 2025</vt:lpstr>
+      <vt:lpstr>Hanover Park 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Metropolitan Water Reclamation District</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amador, Melissa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>