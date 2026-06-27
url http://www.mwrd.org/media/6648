--- v0 (2025-11-21)
+++ v1 (2026-06-27)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="34AA06C8" w14:textId="1DF4B77E" w:rsidR="00EC53F4" w:rsidRPr="00EC53F4" w:rsidRDefault="00EC53F4" w:rsidP="00EC53F4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47F3FA5F" wp14:editId="76D634CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3654628</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-3810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2284730" cy="836295"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -993,51 +993,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9418" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="749"/>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3EECD28C" w14:paraId="5F8675F8" w14:textId="77777777" w:rsidTr="009511E9">
+      <w:tr w:rsidR="3EECD28C" w14:paraId="5F8675F8" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7042E53F" w14:textId="5751CC9B" w:rsidR="549293DD" w:rsidRDefault="549293DD" w:rsidP="3EECD28C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1081,178 +1081,175 @@
           </w:tcPr>
           <w:p w14:paraId="01A4C1FF" w14:textId="55ADC90F" w:rsidR="549293DD" w:rsidRDefault="549293DD" w:rsidP="3EECD28C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3EECD28C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r w:rsidR="007076A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> / Comments from Designer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B20C0" w14:paraId="5D25C1D4" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="009B20C0" w14:paraId="5D25C1D4" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C5BCEFA" w14:textId="60BE48D0" w:rsidR="00C36C01" w:rsidRDefault="003A2EA5" w:rsidP="007171FE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C36C01" w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6383E10D" w14:textId="5D898689" w:rsidR="009B20C0" w:rsidRPr="00C0250D" w:rsidRDefault="009B20C0" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="555D8E6E" w14:textId="4394CCE8" w:rsidR="009B20C0" w:rsidRPr="00B60F04" w:rsidRDefault="00EF6F37" w:rsidP="0086728E">
+          <w:p w14:paraId="555D8E6E" w14:textId="4394CCE8" w:rsidR="009B20C0" w:rsidRPr="00B53ACD" w:rsidRDefault="00EF6F37" w:rsidP="0086728E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B53ACD">
               <w:t>MWRD Partnership funds cannot be used to</w:t>
             </w:r>
-            <w:r w:rsidR="004E6B3D">
+            <w:r w:rsidR="004E6B3D" w:rsidRPr="00B53ACD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0085651F" w:rsidRPr="0085651F">
+            <w:r w:rsidR="0085651F" w:rsidRPr="00B53ACD">
               <w:t xml:space="preserve">satisfy required </w:t>
             </w:r>
-            <w:r w:rsidR="00D50E4A">
+            <w:r w:rsidR="00D50E4A" w:rsidRPr="00B53ACD">
               <w:t xml:space="preserve">detention </w:t>
             </w:r>
-            <w:r w:rsidR="0085651F" w:rsidRPr="0085651F">
-[...5 lines deleted...]
-            <w:r w:rsidR="008531C0">
+            <w:r w:rsidR="0085651F" w:rsidRPr="00B53ACD">
+              <w:t xml:space="preserve">obligations due to the MWRD’s Watershed Management Ordinance (WMO) or any other local, state, or federal regulations. Please </w:t>
+            </w:r>
+            <w:r w:rsidR="008531C0" w:rsidRPr="00B53ACD">
               <w:t xml:space="preserve">check yes </w:t>
             </w:r>
-            <w:r w:rsidR="003A2EA5">
+            <w:r w:rsidR="003A2EA5" w:rsidRPr="00B53ACD">
               <w:t>to acknowledge this statement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="012E0295" w14:textId="404D03DF" w:rsidR="009B20C0" w:rsidRDefault="003A2EA5">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -1277,102 +1274,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE6217" w14:paraId="1B6A0555" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00BE6217" w14:paraId="1B6A0555" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="725B51C5" w14:textId="77777777" w:rsidR="00BE6217" w:rsidRDefault="00BE6217">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="345CF491" w14:textId="77777777" w:rsidR="00BE6217" w:rsidRDefault="00BE6217">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -1380,57 +1377,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -1444,57 +1441,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -1587,102 +1584,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="43E4A4E4" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="43E4A4E4" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E1FA64D" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F3BAC6B" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -1690,57 +1687,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -1754,57 +1751,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -1878,102 +1875,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="3A375D47" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="3A375D47" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="533D110C" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68C3EBFF" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -1981,57 +1978,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -2045,120 +2042,132 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5190E891" w14:textId="2396B039" w:rsidR="00AA1079" w:rsidRPr="00B60F04" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="5190E891" w14:textId="6393A459" w:rsidR="00AA1079" w:rsidRPr="00B60F04" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Have you sent to MWRD a </w:t>
             </w:r>
             <w:r w:rsidRPr="0039634E">
               <w:t xml:space="preserve">detailed </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">engineer’s </w:t>
             </w:r>
             <w:r w:rsidRPr="0039634E">
               <w:t xml:space="preserve">opinion </w:t>
             </w:r>
             <w:r>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="0039634E">
               <w:t xml:space="preserve"> probable cost of construction</w:t>
+            </w:r>
+            <w:r w:rsidR="006E087F">
+              <w:t xml:space="preserve"> with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE6F08">
+              <w:t xml:space="preserve">breakdown of </w:t>
+            </w:r>
+            <w:r w:rsidR="006E087F">
+              <w:t>GI and non-GI costs</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE6F08">
+              <w:t xml:space="preserve"> if applicable</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BEB42DA" w14:textId="6954F92C" w:rsidR="00AA1079" w:rsidRPr="00167C36" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2218,102 +2227,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="79DDDE7E" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="79DDDE7E" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7035BBE7" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58768780" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -2321,57 +2330,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -2385,535 +2394,562 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E4C214F" w14:textId="3917C360" w:rsidR="00AA1079" w:rsidRPr="002836EF" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="5E4C214F" w14:textId="5ED5B3D8" w:rsidR="00AA1079" w:rsidRPr="002836EF" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
-            <w:r w:rsidRPr="002836EF">
-[...6 lines deleted...]
-              <w:t>se explain why in the notes.</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Does your design meet the recommended maximum ratio of </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7905">
+              <w:t xml:space="preserve">2:1 for </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">impervious area draining to pervious area? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E82354">
+              <w:t xml:space="preserve">For a typical green alley design with a center strip of permeable pavers, </w:t>
+            </w:r>
+            <w:r w:rsidR="004B5843">
+              <w:t xml:space="preserve">this would mean the width of the pavers is </w:t>
+            </w:r>
+            <w:r w:rsidR="00C20CC4">
+              <w:t xml:space="preserve">at least </w:t>
+            </w:r>
+            <w:r w:rsidR="004B5843">
+              <w:t>1/3</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5843" w:rsidRPr="004B5843">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5843">
+              <w:t xml:space="preserve"> of the total alley width. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>If not, please explain why in the notes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29A6AA3E" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
-            <w:r w:rsidRPr="002836EF">
+          <w:p w14:paraId="7C9C920B" w14:textId="1B1DE97A" w:rsidR="00CF004C" w:rsidRPr="009515A7" w:rsidRDefault="00CF004C" w:rsidP="00CF004C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00626CBB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Supplemental Info Packet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for</w:t>
+            </w:r>
+            <w:r w:rsidR="000D01DC">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an alternate lower-maintenance green alley design if desired</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A6AA3E" w14:textId="36CEFA34" w:rsidR="00AA1079" w:rsidRDefault="00CF004C" w:rsidP="00CF004C">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002836EF">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002836EF">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002836EF">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="002836EF">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006025B8" w14:paraId="3D8E9FC9" w14:textId="77777777" w:rsidTr="00014FAE">
+      <w:tr w:rsidR="006025B8" w14:paraId="3D8E9FC9" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DC0C9E7" w14:textId="77777777" w:rsidR="006025B8" w:rsidRDefault="006025B8" w:rsidP="00014FAE">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2DC0C9E7" w14:textId="77777777" w:rsidR="006025B8" w:rsidRDefault="006025B8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580E6AA0" w14:textId="77777777" w:rsidR="006025B8" w:rsidRDefault="006025B8" w:rsidP="00014FAE">
+          <w:p w14:paraId="580E6AA0" w14:textId="77777777" w:rsidR="006025B8" w:rsidRDefault="006025B8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1D4F72" w14:textId="77777777" w:rsidR="006025B8" w:rsidRPr="00C0250D" w:rsidRDefault="006025B8" w:rsidP="00014FAE">
+          <w:p w14:paraId="3C1D4F72" w14:textId="77777777" w:rsidR="006025B8" w:rsidRPr="00C0250D" w:rsidRDefault="006025B8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B7DA1A7" w14:textId="2D6FD248" w:rsidR="006025B8" w:rsidRPr="002C34B2" w:rsidRDefault="006025B8" w:rsidP="00014FAE">
+          <w:p w14:paraId="4B7DA1A7" w14:textId="2D6FD248" w:rsidR="006025B8" w:rsidRPr="002C34B2" w:rsidRDefault="006025B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
-              <w:t>Does your</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> MWRD has found this design to be more efficient on a cost per gallon of storage basis than designs where the center of the alley is excavated deeper than the sides.</w:t>
+              <w:t>Does your design have a flat excavation across entire width of alley? MWRD has found this design to be more efficient on a cost per gallon of storage basis than designs where the center of the alley is excavated deeper than the sides.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DAF6A52" w14:textId="50D7B3E7" w:rsidR="006025B8" w:rsidRDefault="00E737C9" w:rsidP="00014FAE">
-[...49 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2DAF6A52" w14:textId="77777777" w:rsidR="006025B8" w:rsidRDefault="006025B8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="6F983E07" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="6F983E07" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BECE3FF" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F37D22" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -2921,57 +2957,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -2985,57 +3021,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -3066,97 +3102,115 @@
             <w:r>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidRPr="006E41B2">
               <w:t>eotech</w:t>
             </w:r>
             <w:r>
               <w:t>nical</w:t>
             </w:r>
             <w:r w:rsidRPr="006E41B2">
               <w:t xml:space="preserve"> fabric included at all interfaces between the soil and aggregate layers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E63546D" w14:textId="2563C38B" w:rsidR="00AA1079" w:rsidRPr="009515A7" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="5E63546D" w14:textId="762A04BF" w:rsidR="00AA1079" w:rsidRPr="009515A7" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ecommend</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ation </w:t>
             </w:r>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>for geotech fabric is included in the Supplemental Info Packet)</w:t>
+              <w:t xml:space="preserve">for geotech fabric is included in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00626CBB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Supplemental Info Packet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63953ED4" w14:textId="388B4FCD" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3170,102 +3224,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="410CD6AF" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="410CD6AF" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DE0B947" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2130B7A8" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -3273,57 +3327,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -3337,57 +3391,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -3409,65 +3463,83 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r w:rsidRPr="000330BC">
               <w:t>If installation is within 15’ of a structure with a basement have you included a waterproof liner in your details?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60EA1156" w14:textId="3A68A810" w:rsidR="00AA1079" w:rsidRPr="009515A7" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="60EA1156" w14:textId="283CF31D" w:rsidR="00AA1079" w:rsidRPr="009515A7" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="233F32E8">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Example waterproof liner detail is included in the Supplemental Info Packet. We recommend that the liner extend a minimum of 10’ from the structure, 15’ if possible.)</w:t>
+              <w:t xml:space="preserve">(Example waterproof liner detail is included in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="000138E6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Supplemental Info Packet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="233F32E8">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. We recommend that the liner extend a minimum of 10’ from the structure, 15’ if possible.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AAA445A" w14:textId="3871657F" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3481,102 +3553,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="7E10DC32" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="7E10DC32" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="382E465A" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="624DB0AD" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -3584,57 +3656,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -3648,57 +3720,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -3772,102 +3844,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="6D931981" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="6D931981" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0229148C" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D05F0C2" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -3875,57 +3947,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -3939,123 +4011,147 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69E225EF" w14:textId="6BF37A79" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="69E225EF" w14:textId="4D7E7E20" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If installation is within </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0BC7">
-              <w:t>3 vertical feet or 10 horizontal feet of an existing sanitary sewer have you included lining the sewer as part of this project</w:t>
+              <w:t xml:space="preserve">3 vertical feet or 10 horizontal feet of an existing sanitary </w:t>
+            </w:r>
+            <w:r w:rsidR="00021209">
+              <w:t xml:space="preserve">or combined </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0BC7">
+              <w:t>sewer have you included lining the sewer as part of this project</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, replacing it with a </w:t>
             </w:r>
             <w:r w:rsidRPr="00001ABC">
               <w:t>water-main quality pipe</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE0BC7">
               <w:t xml:space="preserve"> or providing some other type of waterproof barrier between the reservoir layer and the sanitary sewer</w:t>
             </w:r>
             <w:r w:rsidRPr="004A720E">
               <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55AD2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00342B15">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00353658">
+              <w:t xml:space="preserve"> liner across the bottom of the reservoir layer may only be acceptable if it is a small area of the overall </w:t>
+            </w:r>
+            <w:r w:rsidR="007E6E09">
+              <w:t>GI</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46C69">
+              <w:t xml:space="preserve"> practice</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6E09">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23D64147" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4079,102 +4175,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="034D948D" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="034D948D" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AD50F3D" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AB6A273" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -4182,57 +4278,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -4246,57 +4342,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -4373,102 +4469,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="0F5B890E" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="0F5B890E" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="360AA051" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50B51F70" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -4476,57 +4572,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -4540,105 +4636,111 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47F4073C" w14:textId="06B723DB" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="47F4073C" w14:textId="3797B172" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r w:rsidRPr="008A0A53">
-              <w:t>Have the locations of all existing stormwater facilities been field confirmed?</w:t>
+              <w:t>Have the locations of all existing stormwater facilities been field</w:t>
+            </w:r>
+            <w:r w:rsidR="00581230">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A0A53">
+              <w:t>confirmed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77C65944" w14:textId="6D98B73A" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4664,102 +4766,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="68F4835E" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="68F4835E" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="174503D0" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DAFF4EA" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -4767,57 +4869,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -4831,57 +4933,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -4953,102 +5055,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="079C9EE2" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="079C9EE2" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="639A26E7" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD35412" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -5056,57 +5158,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -5120,57 +5222,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -5244,103 +5346,103 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="462BF322" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="462BF322" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="13"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CA2FF1E" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2421FF90" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -5348,57 +5450,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -5412,57 +5514,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -5536,102 +5638,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="2D3CBA58" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="2D3CBA58" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="187DC8A3" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C86C6D2" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -5639,57 +5741,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -5703,57 +5805,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -5833,103 +5935,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="1B940DD1" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="1B940DD1" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="650899FC" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="160855FB" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -5937,57 +6038,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -6001,57 +6102,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -6126,391 +6227,103 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="024BE6D3" w14:textId="77777777" w:rsidTr="0065357D">
-[...288 lines deleted...]
-      <w:tr w:rsidR="00AA1079" w14:paraId="461F4AB3" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="461F4AB3" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F4E6ABA" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E6148E5" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -6518,57 +6331,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -6582,57 +6395,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -6704,102 +6517,403 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="0DA10AE9" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="000E2543" w14:paraId="1C6F2BDA" w14:textId="77777777" w:rsidTr="00300E60">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="421FFA7C" w14:textId="77777777" w:rsidR="000E2543" w:rsidRDefault="000E2543" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD94C6C" w14:textId="77777777" w:rsidR="000E2543" w:rsidRDefault="000E2543" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E55C239" w14:textId="77777777" w:rsidR="000E2543" w:rsidRPr="00C0250D" w:rsidRDefault="000E2543" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B08C945" w14:textId="5F08E4D8" w:rsidR="000E2543" w:rsidRPr="005438FF" w:rsidRDefault="000A25A3" w:rsidP="00300E60">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If there are existing </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24642">
+              <w:t xml:space="preserve">trees </w:t>
+            </w:r>
+            <w:r w:rsidR="00374A5C">
+              <w:t>adjacent to</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24642">
+              <w:t xml:space="preserve"> the permeable pavement area, have you considered trimming them back to </w:t>
+            </w:r>
+            <w:r w:rsidR="00374A5C">
+              <w:t>prevent tree debris from clogging the permeable surface?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B1E1743" w14:textId="77777777" w:rsidR="000E2543" w:rsidRDefault="000E2543" w:rsidP="00300E60">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text15"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA1079" w14:paraId="0DA10AE9" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59B0D126" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F547CD6" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -6807,57 +6921,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -6871,57 +6985,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -6993,102 +7107,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="5CB4E474" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="5CB4E474" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65CAC9EB" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FB12100" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -7096,57 +7210,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -7160,57 +7274,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -7229,81 +7343,99 @@
           <w:p w14:paraId="1B5B9D4F" w14:textId="533B9057" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r w:rsidRPr="00035A5E">
               <w:t xml:space="preserve">Have you provided a draft educational sign for review and shown its location in the plan set? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55708185" w14:textId="537E5F98" w:rsidR="00AA1079" w:rsidRPr="009515A7" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
+          <w:p w14:paraId="55708185" w14:textId="794EB2D9" w:rsidR="00AA1079" w:rsidRPr="009515A7" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xample education signage is included in the Supplemental Info Packet)</w:t>
+              <w:t xml:space="preserve">xample education signage is included in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="000138E6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Supplemental Info Packet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24AEB079" w14:textId="18B07A12" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text11"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -7317,102 +7449,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="10D57216" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="10D57216" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F6BF7DA" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C104FEA" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -7420,57 +7552,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -7484,57 +7616,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -7641,102 +7773,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="47E2711C" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="47E2711C" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6328AE80" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ABB630E" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -7744,57 +7876,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -7808,57 +7940,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -7987,102 +8119,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="136A0F14" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="00AA1079" w14:paraId="136A0F14" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A4FEEBB" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27864F68" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -8090,57 +8222,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -8154,57 +8286,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -8293,105 +8425,105 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="3709A6E5" w14:textId="77777777" w:rsidTr="00191478">
+      <w:tr w:rsidR="00AA1079" w14:paraId="3709A6E5" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70AAF73B" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69DB7CFB" w14:textId="77777777" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -8399,57 +8531,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -8463,57 +8595,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -8593,51 +8725,51 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90493" w:rsidRPr="00BE6017" w14:paraId="47518CAB" w14:textId="77777777" w:rsidTr="00BE6017">
+      <w:tr w:rsidR="00D90493" w:rsidRPr="00BE6017" w14:paraId="47518CAB" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A62ADA3" w14:textId="77777777" w:rsidR="00D90493" w:rsidRPr="00BE6017" w:rsidRDefault="00D90493" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
@@ -8671,78 +8803,78 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65E618C8" w14:textId="77777777" w:rsidR="00D90493" w:rsidRPr="00BE6017" w:rsidRDefault="00D90493" w:rsidP="00AA1079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1079" w14:paraId="2081A287" w14:textId="77777777" w:rsidTr="233F32E8">
+      <w:tr w:rsidR="00AA1079" w14:paraId="2081A287" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CB4006F" w14:textId="4DF378A8" w:rsidR="00AA1079" w:rsidRDefault="00AA1079" w:rsidP="00AA1079">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Hlk64541878"/>
             <w:r>
               <w:t>DRC Calculation sheet CHECKLIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006126FE" w14:paraId="370A7A2B" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="006126FE" w14:paraId="370A7A2B" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="216C4AA9" w14:textId="1DAF5248" w:rsidR="006126FE" w:rsidRDefault="006126FE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8785,102 +8917,783 @@
           </w:tcPr>
           <w:p w14:paraId="036AE61C" w14:textId="77777777" w:rsidR="006126FE" w:rsidRDefault="006126FE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3EECD28C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> / Comments from Designer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9320F" w14:paraId="2793E8D2" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="00F416A9" w14:paraId="60301215" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BAFB108" w14:textId="77777777" w:rsidR="00F416A9" w:rsidRDefault="00F416A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E274FEE" w14:textId="77777777" w:rsidR="00F416A9" w:rsidRDefault="00F416A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25323701" w14:textId="77777777" w:rsidR="00F416A9" w:rsidRPr="00C0250D" w:rsidRDefault="00F416A9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1274D72A" w14:textId="68C3A74D" w:rsidR="00F416A9" w:rsidRDefault="00B02CCE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Have you submitted a plan of your infiltration test location(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52B0E">
+              <w:t xml:space="preserve"> for approval prior to mobilizing the testing crew?</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E9D">
+              <w:t xml:space="preserve"> Typical acceptable </w:t>
+            </w:r>
+            <w:r w:rsidR="009E7E48">
+              <w:t xml:space="preserve">spacing: 1 test per green alley, </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4DE8">
+              <w:t xml:space="preserve">1 test </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4DE8" w:rsidRPr="003707C1">
+              <w:t xml:space="preserve">per </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4DE8" w:rsidRPr="003F4B83">
+              <w:t>20,000 SF</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4DE8">
+              <w:t xml:space="preserve"> of permeable surface.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="276F29C5" w14:textId="62EEA5A2" w:rsidR="00F416A9" w:rsidRPr="00167C36" w:rsidRDefault="00F416A9">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52B0E">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0% design stage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA2374A" w14:textId="77777777" w:rsidR="00F416A9" w:rsidRDefault="00F416A9">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00012E87" w14:paraId="32832BCA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B8317B0" w14:textId="77777777" w:rsidR="00012E87" w:rsidRDefault="00012E87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F30ABDB" w14:textId="77777777" w:rsidR="00012E87" w:rsidRDefault="00012E87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293DC036" w14:textId="77777777" w:rsidR="00012E87" w:rsidRPr="00C0250D" w:rsidRDefault="00012E87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41038E51" w14:textId="77777777" w:rsidR="00012E87" w:rsidRDefault="00012E87">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Have you included the results of infiltration tests that were completed at each project location and no longer than 5 years ago?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="407783D4" w14:textId="77777777" w:rsidR="00012E87" w:rsidRPr="00167C36" w:rsidRDefault="00012E87">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Required by the 60% design stage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009515A7">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44094404" w14:textId="77777777" w:rsidR="00012E87" w:rsidRDefault="00012E87">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9320F" w14:paraId="2793E8D2" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BEAA147" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="233A1802" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -8888,57 +9701,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -8952,57 +9765,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -9115,440 +9928,103 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7446" w14:paraId="0D0FF72F" w14:textId="77777777" w:rsidTr="00981786">
-[...337 lines deleted...]
-      <w:tr w:rsidR="00D9320F" w14:paraId="09F27404" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="00D9320F" w14:paraId="09F27404" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78C4EA23" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="355733CE" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -9556,57 +10032,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -9620,57 +10096,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -9742,102 +10218,406 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9320F" w14:paraId="3AE43FB5" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="00175446" w14:paraId="6F0BE46A" w14:textId="77777777" w:rsidTr="00300E60">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63656C11" w14:textId="77777777" w:rsidR="00175446" w:rsidRDefault="00175446" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44EFC1C9" w14:textId="77777777" w:rsidR="00175446" w:rsidRDefault="00175446" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEA0E4B" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00C0250D" w:rsidRDefault="00175446" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A3317A7" w14:textId="5F410F3A" w:rsidR="00175446" w:rsidRDefault="00175446" w:rsidP="00300E60">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002F39A6">
+              <w:t xml:space="preserve">Have </w:t>
+            </w:r>
+            <w:r w:rsidR="0063165A">
+              <w:t xml:space="preserve">filled out the correct tab on </w:t>
+            </w:r>
+            <w:r w:rsidR="0063165A" w:rsidRPr="002F39A6">
+              <w:t>the DRC calculation sheet</w:t>
+            </w:r>
+            <w:r w:rsidR="0063165A">
+              <w:t xml:space="preserve"> that corresponds to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00421849">
+              <w:t>current design stage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F39A6">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="151F5BA7" w14:textId="77777777" w:rsidR="00175446" w:rsidRDefault="00175446" w:rsidP="00300E60">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9320F" w14:paraId="3AE43FB5" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D2B7EE0" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08AF4F6A" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -9845,57 +10625,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -9909,57 +10689,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -10042,105 +10822,409 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9320F" w14:paraId="66E62ED2" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="005271C5" w14:paraId="58FBE767" w14:textId="77777777" w:rsidTr="00300E60">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CE55BAC" w14:textId="77777777" w:rsidR="005271C5" w:rsidRDefault="005271C5" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FABC83" w14:textId="77777777" w:rsidR="005271C5" w:rsidRDefault="005271C5" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1EBE10" w14:textId="77777777" w:rsidR="005271C5" w:rsidRPr="00C0250D" w:rsidRDefault="005271C5" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="696E48CC" w14:textId="6A6A1E2A" w:rsidR="005271C5" w:rsidRDefault="005271C5" w:rsidP="00300E60">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If a waterproof liner is needed</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE42B7">
+              <w:t xml:space="preserve"> for basement protection, have you subtracted that surface area from the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3FF5">
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3FF5" w:rsidRPr="00AC3FF5">
+              <w:t>Surface Area across which infiltration occurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3FF5">
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F39A6">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46EBA3E8" w14:textId="77777777" w:rsidR="005271C5" w:rsidRDefault="005271C5" w:rsidP="00300E60">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D9320F" w14:paraId="66E62ED2" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12103F2C" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145447B7" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -10148,57 +11232,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -10212,57 +11296,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -10366,102 +11450,102 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9320F" w14:paraId="6E70DDFF" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="00D9320F" w14:paraId="6E70DDFF" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AD5E83D" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3B48C0" w14:textId="77777777" w:rsidR="00D9320F" w:rsidRDefault="00D9320F" w:rsidP="00D9320F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -10469,57 +11553,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -10533,57 +11617,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -10676,102 +11760,102 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="22"/>
-      <w:tr w:rsidR="00B82E77" w14:paraId="50271814" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="00B82E77" w14:paraId="50271814" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E53F484" w14:textId="77777777" w:rsidR="00B82E77" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15D82D38" w14:textId="77777777" w:rsidR="00B82E77" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -10779,57 +11863,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -10843,105 +11927,111 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4982ABA5" w14:textId="55C6E5BE" w:rsidR="00B82E77" w:rsidRPr="006B0DB6" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
+          <w:p w14:paraId="4982ABA5" w14:textId="233A3742" w:rsidR="00B82E77" w:rsidRPr="006B0DB6" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Has the CN &amp; Runoff Volume tab been completed, including </w:t>
+              <w:t xml:space="preserve">Has the </w:t>
+            </w:r>
+            <w:r w:rsidR="00866CBA">
+              <w:t>Design</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Runoff Volume tab been completed, including </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF4355">
               <w:t xml:space="preserve">an exhibit outlining the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">drainage </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF4355">
               <w:t xml:space="preserve">areas and showing how they drain into proposed </w:t>
             </w:r>
             <w:r>
               <w:t>GI?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
@@ -10977,102 +12067,400 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82E77" w14:paraId="2FD41F7A" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="00C641CA" w14:paraId="2B6FDF0E" w14:textId="77777777" w:rsidTr="00300E60">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3260391D" w14:textId="77777777" w:rsidR="00C641CA" w:rsidRDefault="00C641CA" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307BD039" w14:textId="77777777" w:rsidR="00C641CA" w:rsidRDefault="00C641CA" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18EFE783" w14:textId="77777777" w:rsidR="00C641CA" w:rsidRPr="00C0250D" w:rsidRDefault="00C641CA" w:rsidP="00300E60">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46914709" w14:textId="4CC060CA" w:rsidR="00C641CA" w:rsidRPr="006B0DB6" w:rsidRDefault="00F6723E" w:rsidP="00300E60">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Have you met the minimum required volume</w:t>
+            </w:r>
+            <w:r w:rsidR="00251BBF">
+              <w:t xml:space="preserve"> as demonstrated </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4290D">
+              <w:t>in the “Runoff Volume Check” box</w:t>
+            </w:r>
+            <w:r w:rsidR="00C641CA">
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E5EF1D2" w14:textId="77777777" w:rsidR="00C641CA" w:rsidRDefault="00C641CA" w:rsidP="00300E60">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B82E77" w14:paraId="2FD41F7A" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67863476" w14:textId="77777777" w:rsidR="00B82E77" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22979099" w14:textId="77777777" w:rsidR="00B82E77" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -11080,57 +12468,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -11144,142 +12532,170 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="631649A1" w14:textId="598E1088" w:rsidR="00B82E77" w:rsidRPr="006B0DB6" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
+          <w:p w14:paraId="631649A1" w14:textId="0B66ACFB" w:rsidR="00B82E77" w:rsidRPr="006B0DB6" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
-              <w:t>Has the Professional Engineer signed the Design DRC and CN &amp; Runoff Volume tabs?</w:t>
+              <w:t xml:space="preserve">Has the Professional Engineer signed the </w:t>
+            </w:r>
+            <w:r w:rsidR="00866CBA">
+              <w:t xml:space="preserve">Final </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Design DRC and </w:t>
+            </w:r>
+            <w:r w:rsidR="00866CBA">
+              <w:t>Design</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Runoff Volume tabs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B200C57" w14:textId="64AEF527" w:rsidR="00B82E77" w:rsidRPr="00167C36" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
+          <w:p w14:paraId="5B200C57" w14:textId="385AD9FF" w:rsidR="00B82E77" w:rsidRPr="00167C36" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Required at the 100% design stage</w:t>
+              <w:t>Required at the 100%</w:t>
+            </w:r>
+            <w:r w:rsidR="00866CBA">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (final)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> design stage</w:t>
             </w:r>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691398A7" w14:textId="77865BD7" w:rsidR="00B82E77" w:rsidRDefault="00B82E77" w:rsidP="00B82E77">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -11299,102 +12715,102 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="4ABCF4D9" w14:textId="77777777" w:rsidTr="00981786">
+      <w:tr w:rsidR="000773F4" w14:paraId="4ABCF4D9" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="757B670A" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A2CD1E3" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
@@ -11402,57 +12818,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
@@ -11466,105 +12882,111 @@
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="636E51C8" w14:textId="7A0DBDD2" w:rsidR="000773F4" w:rsidRPr="006B0DB6" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="636E51C8" w14:textId="10D9F312" w:rsidR="000773F4" w:rsidRPr="006B0DB6" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
-              <w:t>Once construction is complete, have the Final Constructed DRC and CN &amp; Runoff Volume tabs been completed and signed by the Professional Engineer to reflect the as-built conditions of the project?</w:t>
+              <w:t xml:space="preserve">Once construction is complete, have the Final Constructed DRC and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67381">
+              <w:t>Final Constructed</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Runoff Volume tabs been completed and signed by the Professional Engineer to reflect the as-built conditions of the project?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42A58D4E" w14:textId="079B9FF0" w:rsidR="000773F4" w:rsidRPr="00167C36" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009515A7">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -11621,51 +13043,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B40" w:rsidRPr="00BE6017" w14:paraId="150B0145" w14:textId="77777777">
+      <w:tr w:rsidR="007C5B40" w:rsidRPr="00BE6017" w14:paraId="150B0145" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74E26279" w14:textId="77777777" w:rsidR="007C5B40" w:rsidRPr="00BE6017" w:rsidRDefault="007C5B40">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
@@ -11699,77 +13121,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A67A3FE" w14:textId="77777777" w:rsidR="007C5B40" w:rsidRPr="00BE6017" w:rsidRDefault="007C5B40">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="631FC074" w14:textId="77777777">
+      <w:tr w:rsidR="000773F4" w14:paraId="631FC074" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DE91D8F" w14:textId="77777777" w:rsidR="000773F4" w:rsidRPr="00EE0D4F" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r>
               <w:t>Suggested Design considerations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="65069810" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="000773F4" w14:paraId="65069810" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6295F55E" w14:textId="4C464C77" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11812,1764 +13234,2088 @@
           </w:tcPr>
           <w:p w14:paraId="603B7BBB" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3EECD28C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> / Comments from Designer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="7D6CC8CA" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="008302AE" w14:paraId="2D137859" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EBAFC8E" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="369BA64A" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06779EE5" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="0C473582" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42BBC96D" w14:textId="3617595C" w:rsidR="000773F4" w:rsidRPr="00C0250D" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="22DC80CA" w14:textId="77777777" w:rsidR="008302AE" w:rsidRPr="00C0250D" w:rsidRDefault="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="392B38B6" w14:textId="4F7233EC" w:rsidR="000773F4" w:rsidRPr="006B0DB6" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="00458095" w14:textId="77777777" w:rsidR="008302AE" w:rsidRPr="005438FF" w:rsidRDefault="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
-            <w:r w:rsidRPr="002C34B2">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> to maximize infiltration.</w:t>
+            <w:r>
+              <w:t>When replacing or re-using storm manholes and catch basins, has coring the bottom and sides of existing catch basins been considered?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A2B6274" w14:textId="69BD3D2E" w:rsidR="000773F4" w:rsidRDefault="00EA1641" w:rsidP="000773F4">
+          <w:p w14:paraId="05627447" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="08DCE3E8" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="008302AE" w14:paraId="7D6CC8CA" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0302FF65" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1EBAFC8E" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="250C8A1A" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="06779EE5" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C84435F" w14:textId="6D1ADB11" w:rsidR="000773F4" w:rsidRPr="00C0250D" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="42BBC96D" w14:textId="3617595C" w:rsidR="008302AE" w:rsidRPr="00C0250D" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69195BF7" w14:textId="3CB03872" w:rsidR="000773F4" w:rsidRPr="006B0DB6" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="392B38B6" w14:textId="4F7233EC" w:rsidR="008302AE" w:rsidRPr="006B0DB6" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
-            <w:r w:rsidRPr="00201D6F">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="002C34B2">
+              <w:t xml:space="preserve">If an underdrain is necessary, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C34B2">
+              <w:t xml:space="preserve"> consider a 0% slope for the underdrain</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> to maximize infiltration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CEA0560" w14:textId="1BE0F890" w:rsidR="000773F4" w:rsidRDefault="00EA1641" w:rsidP="000773F4">
+          <w:p w14:paraId="4A2B6274" w14:textId="3A01AA31" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="245564EA" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="008302AE" w14:paraId="08DCE3E8" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D5777B7" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="0302FF65" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F98655F" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="250C8A1A" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="110875F3" w14:textId="5475C8B3" w:rsidR="000773F4" w:rsidRPr="00C0250D" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="2C84435F" w14:textId="6D1ADB11" w:rsidR="008302AE" w:rsidRPr="00C0250D" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CA1A5F3" w14:textId="29DE3E92" w:rsidR="000773F4" w:rsidRPr="006B0DB6" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="69195BF7" w14:textId="3CB03872" w:rsidR="008302AE" w:rsidRPr="006B0DB6" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
-            <w:r w:rsidRPr="00187512">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> the underdrain at the low point of the underlying soil</w:t>
+            <w:r w:rsidRPr="00201D6F">
+              <w:t>Consider a design that will minimize disturbance to nearby trees and include tree protection if necessary</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3068175F" w14:textId="20AC608A" w:rsidR="000773F4" w:rsidRDefault="00EA1641" w:rsidP="000773F4">
+          <w:p w14:paraId="0CEA0560" w14:textId="319AC623" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="2F6BA319" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="008302AE" w14:paraId="245564EA" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E5D21BB" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="1D5777B7" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E3AC4C" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="3F98655F" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EE5204" w14:textId="2A559D47" w:rsidR="000773F4" w:rsidRPr="00C0250D" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="110875F3" w14:textId="5475C8B3" w:rsidR="008302AE" w:rsidRPr="00C0250D" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29CD2A90" w14:textId="190D8642" w:rsidR="000773F4" w:rsidRPr="00187512" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="0CA1A5F3" w14:textId="29DE3E92" w:rsidR="008302AE" w:rsidRPr="006B0DB6" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>onsider temporary erosion and sediment control measures during construction to protect the aggregate from silt and debris as it's being installed (e.g. cover with fabric overnight if there are disturbed areas nearby and rain is expected which could wash sediment into the brand-new aggregate).</w:t>
+            <w:r w:rsidRPr="00187512">
+              <w:t xml:space="preserve">Show observation wells (OW) for all GI improvements on the plan sheet. Use OWs without an underdrain and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>designed to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187512">
+              <w:t xml:space="preserve"> extend down to the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> bottom of the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187512">
+              <w:t xml:space="preserve"> lowest </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">permeable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187512">
+              <w:t>layer of the improvements. If the underlying soils are sloped</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187512">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>locate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187512">
+              <w:t xml:space="preserve"> the underdrain at the low point of the underlying soil</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EE69840" w14:textId="100058C4" w:rsidR="000773F4" w:rsidRDefault="00EA1641" w:rsidP="000773F4">
+          <w:p w14:paraId="3068175F" w14:textId="660027D4" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="26A847CB" w14:textId="77777777" w:rsidTr="0065357D">
+      <w:tr w:rsidR="008302AE" w14:paraId="2F6BA319" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5994F692" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="0E5D21BB" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C41402" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="25E3AC4C" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B0D30D5" w14:textId="774069D0" w:rsidR="000773F4" w:rsidRPr="00C0250D" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="38EE5204" w14:textId="2A559D47" w:rsidR="008302AE" w:rsidRPr="00C0250D" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BD6B20">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BD6B20">
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C0250D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AA1079">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="441754B0" w14:textId="6DA6F13A" w:rsidR="000773F4" w:rsidRPr="006B0DB6" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="29CD2A90" w14:textId="190D8642" w:rsidR="008302AE" w:rsidRPr="00187512" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="240" w:hanging="270"/>
             </w:pPr>
             <w:r>
-              <w:t>We often see low joint material in permeable pavement areas after a few weeks of use. This is a condition that MWRD will ask to be rectified. Please ensure your contractor is aware that the joint material must be filled to the top of the pavers and must be repeatedly compacted so that it will not settle excessively immediately following construction. Recommended language for the paver installation specification that has produced acceptable performance for past permeable paver projects is included in the Supplemental Info Packet.</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750593">
+              <w:t>onsider temporary erosion and sediment control measures during construction to protect the aggregate from silt and debris as it's being installed (e.g. cover with fabric overnight if there are disturbed areas nearby and rain is expected which could wash sediment into the brand-new aggregate).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E18C0C6" w14:textId="785A0761" w:rsidR="000773F4" w:rsidRDefault="00EA1641" w:rsidP="000773F4">
+          <w:p w14:paraId="3EE69840" w14:textId="4135033B" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="62FB8D06" w14:textId="77777777" w:rsidTr="00DC3EC6">
+      <w:tr w:rsidR="008302AE" w14:paraId="26A847CB" w14:textId="77777777" w:rsidTr="59848AB9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5994F692" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C41402" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0D30D5" w14:textId="774069D0" w:rsidR="008302AE" w:rsidRPr="00C0250D" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C0250D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA1079">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="441754B0" w14:textId="4C87FD71" w:rsidR="008302AE" w:rsidRPr="006B0DB6" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:ind w:left="240" w:hanging="270"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">We often see low joint material in permeable pavement areas after a few weeks of use. This is a condition that MWRD will ask to be rectified. Please ensure your contractor is aware that the joint material must be filled to the top of the pavers and must be repeatedly compacted so that it will not settle excessively immediately following construction. Recommended language for the paver installation specification that has produced acceptable performance for past permeable paver projects is included in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00CE7E1F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Supplemental Info Packet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="nil"/>
+              <w:left w:w="0" w:type="nil"/>
+              <w:bottom w:w="0" w:type="nil"/>
+              <w:right w:w="0" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E18C0C6" w14:textId="651C6D47" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text15"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008302AE" w14:paraId="62FB8D06" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B3247DC" w14:textId="6DE1D995" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="4B3247DC" w14:textId="6DE1D995" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Suggested notes TO INCLUDE IN your plans/specs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="7BAED8D3" w14:textId="77777777" w:rsidTr="233F32E8">
+      <w:tr w:rsidR="008302AE" w14:paraId="7BAED8D3" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="458CE8D6" w14:textId="3C3C8CD1" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="458CE8D6" w14:textId="3C3C8CD1" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="360" w:right="151" w:hanging="270"/>
             </w:pPr>
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="002D19B2">
               <w:t>inimize construction traffic and the compaction of underlying soils in the rain garden</w:t>
             </w:r>
             <w:r>
               <w:t>/bioretention</w:t>
             </w:r>
             <w:r w:rsidRPr="002D19B2">
               <w:t xml:space="preserve"> areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03E0014C" w14:textId="77777777" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="03E0014C" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360" w:right="151"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79F2FDDF" w14:textId="3589D5E8" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="79F2FDDF" w14:textId="3589D5E8" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="360" w:right="151" w:hanging="270"/>
             </w:pPr>
             <w:r>
               <w:t>During construction, limit construction dust, soil tracking, or any type of stockpiling on top of permeable pavement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED8BBF1" w14:textId="70B94E57" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="22FEECF4" w14:textId="77777777" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA30B8C" w14:textId="65D6CA4C" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:ind w:left="360" w:right="151" w:hanging="270"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00F36B01">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Supplemental Information Packet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1ED8BBF1" w14:textId="70B94E57" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360" w:right="151"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000236EE" w:rsidRPr="00BE6017" w14:paraId="2124FCBC" w14:textId="77777777">
+      <w:tr w:rsidR="008302AE" w:rsidRPr="00BE6017" w14:paraId="2124FCBC" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B929B01" w14:textId="77777777" w:rsidR="000236EE" w:rsidRPr="00BE6017" w:rsidRDefault="000236EE">
+          <w:p w14:paraId="2B929B01" w14:textId="77777777" w:rsidR="008302AE" w:rsidRPr="00BE6017" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32512FA9" w14:textId="77777777" w:rsidR="000236EE" w:rsidRPr="00BE6017" w:rsidRDefault="000236EE">
+          <w:p w14:paraId="32512FA9" w14:textId="77777777" w:rsidR="008302AE" w:rsidRPr="00BE6017" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="240"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F9E2602" w14:textId="77777777" w:rsidR="000236EE" w:rsidRPr="00BE6017" w:rsidRDefault="000236EE">
+          <w:p w14:paraId="6F9E2602" w14:textId="77777777" w:rsidR="008302AE" w:rsidRPr="00BE6017" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="1ACC5A7A" w14:textId="77777777" w:rsidTr="233F32E8">
+      <w:tr w:rsidR="008302AE" w14:paraId="1ACC5A7A" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9418" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51E00929" w14:textId="2BD7AE34" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="51E00929" w14:textId="2BD7AE34" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>additional comments from partner agency and/or designer (optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000773F4" w14:paraId="432DBBC6" w14:textId="77777777" w:rsidTr="233F32E8">
+      <w:tr w:rsidR="008302AE" w14:paraId="432DBBC6" w14:textId="77777777" w:rsidTr="59848AB9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="nil"/>
               <w:left w:w="0" w:type="nil"/>
               <w:bottom w:w="0" w:type="nil"/>
               <w:right w:w="0" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7525B8C1" w14:textId="5B4FD12F" w:rsidR="000773F4" w:rsidRDefault="000773F4" w:rsidP="000773F4">
+          <w:p w14:paraId="7525B8C1" w14:textId="5B4FD12F" w:rsidR="008302AE" w:rsidRDefault="008302AE" w:rsidP="008302AE">
             <w:pPr>
               <w:ind w:left="90" w:right="151"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="DesignerComments"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="DesignerComments"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -13586,89 +15332,89 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6591B5CD" w14:textId="77777777" w:rsidR="000236EE" w:rsidRDefault="000236EE" w:rsidP="0040757F"/>
     <w:sectPr w:rsidR="000236EE" w:rsidSect="002E0124">
-      <w:footerReference w:type="even" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="954" w:left="1440" w:header="720" w:footer="441" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="443B3841" w14:textId="77777777" w:rsidR="00AB3827" w:rsidRDefault="00AB3827">
+    <w:p w14:paraId="0060165E" w14:textId="77777777" w:rsidR="00A415B0" w:rsidRDefault="00A415B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="616B719A" w14:textId="77777777" w:rsidR="00AB3827" w:rsidRDefault="00AB3827">
+    <w:p w14:paraId="10687934" w14:textId="77777777" w:rsidR="00A415B0" w:rsidRDefault="00A415B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D50EA1E" w14:textId="77777777" w:rsidR="00AB3827" w:rsidRDefault="00AB3827">
+    <w:p w14:paraId="4640347B" w14:textId="77777777" w:rsidR="00A415B0" w:rsidRDefault="00A415B0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13678,51 +15424,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="804358847"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="21D09A0E" w14:textId="16034EF6" w:rsidR="008245B7" w:rsidRDefault="008245B7" w:rsidP="002F2CF7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -13734,52 +15480,52 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="59D6EE46" w14:textId="77777777" w:rsidR="00292E56" w:rsidRDefault="00292E56">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="187A78C7" w14:textId="2953F6AD" w:rsidR="008245B7" w:rsidRDefault="00BD6B20" w:rsidP="00C6444C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="187A78C7" w14:textId="2953F6AD" w:rsidR="008245B7" w:rsidRDefault="00A415B0" w:rsidP="00C6444C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:w="691" w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="-1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="436179434"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="008245B7">
@@ -13806,111 +15552,109 @@
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="008245B7">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="001F3C91">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:r w:rsidR="00C6444C">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="61DF322B" w14:textId="0AB8811B" w:rsidR="00FA7A52" w:rsidRDefault="00F3572D" w:rsidP="008245B7">
+  <w:p w14:paraId="61DF322B" w14:textId="37D7A63C" w:rsidR="00FA7A52" w:rsidRDefault="00F3572D" w:rsidP="008245B7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5515"/>
       </w:tabs>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Last modified </w:t>
-[...3 lines deleted...]
-      <w:t>20</w:t>
+      <w:t>Last modified 20</w:t>
     </w:r>
     <w:r w:rsidR="00150F95">
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="008829B7">
-      <w:t>4</w:t>
+    <w:r w:rsidR="003B1E54">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00150F95">
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="006025B8">
       <w:t>06</w:t>
     </w:r>
     <w:r w:rsidR="008829B7">
-      <w:t>.03</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="003B1E54">
+      <w:t>01</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A09FF52" w14:textId="77777777" w:rsidR="00AB3827" w:rsidRDefault="00AB3827">
+    <w:p w14:paraId="2A72DF6D" w14:textId="77777777" w:rsidR="00A415B0" w:rsidRDefault="00A415B0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F36506" w14:textId="77777777" w:rsidR="00AB3827" w:rsidRDefault="00AB3827">
+    <w:p w14:paraId="48C2FB31" w14:textId="77777777" w:rsidR="00A415B0" w:rsidRDefault="00A415B0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="076BB32F" w14:textId="77777777" w:rsidR="00AB3827" w:rsidRDefault="00AB3827">
+    <w:p w14:paraId="4D3AE1D0" w14:textId="77777777" w:rsidR="00A415B0" w:rsidRDefault="00A415B0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="38D84356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FD0F63A"/>
     <w:lvl w:ilvl="0" w:tplc="489C0892">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -17695,685 +19439,770 @@
   <w:num w:numId="30" w16cid:durableId="1009407283">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1009061440">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1771504989">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1611477017">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2022663949">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1076128985">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="623585992">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mQD2BXS5B+ZL6sc6GIVBTkiucIrHPk57QE7PFwvn93uQ1GXvXoCSGfLk4Hw7pVr/lj+8hiV+toTCuTy2z1Pa1w==" w:salt="jkzQ2YUD6fLLicniUR51yQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA7452"/>
     <w:rsid w:val="00001ABC"/>
     <w:rsid w:val="0000384E"/>
     <w:rsid w:val="00007276"/>
     <w:rsid w:val="00012A01"/>
+    <w:rsid w:val="00012E87"/>
+    <w:rsid w:val="000138E6"/>
+    <w:rsid w:val="00021209"/>
     <w:rsid w:val="000236EE"/>
     <w:rsid w:val="000330BC"/>
     <w:rsid w:val="00034557"/>
     <w:rsid w:val="00035A5E"/>
     <w:rsid w:val="00035BCF"/>
     <w:rsid w:val="000362FC"/>
     <w:rsid w:val="000375F7"/>
     <w:rsid w:val="00041498"/>
+    <w:rsid w:val="00042266"/>
     <w:rsid w:val="000427FF"/>
+    <w:rsid w:val="0004444B"/>
     <w:rsid w:val="000472B4"/>
     <w:rsid w:val="000539C4"/>
     <w:rsid w:val="00055625"/>
     <w:rsid w:val="000565C8"/>
     <w:rsid w:val="00060EF5"/>
+    <w:rsid w:val="00063E01"/>
     <w:rsid w:val="00064398"/>
     <w:rsid w:val="0007293C"/>
     <w:rsid w:val="0007382B"/>
     <w:rsid w:val="000773F4"/>
     <w:rsid w:val="000801B3"/>
     <w:rsid w:val="00080433"/>
     <w:rsid w:val="0008062C"/>
     <w:rsid w:val="00082F86"/>
     <w:rsid w:val="00086801"/>
     <w:rsid w:val="00090054"/>
     <w:rsid w:val="0009437B"/>
+    <w:rsid w:val="00097CA1"/>
+    <w:rsid w:val="000A25A3"/>
     <w:rsid w:val="000A2C27"/>
     <w:rsid w:val="000B0003"/>
     <w:rsid w:val="000B1F50"/>
+    <w:rsid w:val="000B6773"/>
     <w:rsid w:val="000C146B"/>
     <w:rsid w:val="000C6C96"/>
+    <w:rsid w:val="000D01DC"/>
     <w:rsid w:val="000D7D67"/>
+    <w:rsid w:val="000E2543"/>
     <w:rsid w:val="000F3B2D"/>
     <w:rsid w:val="001001B1"/>
     <w:rsid w:val="001003E1"/>
     <w:rsid w:val="00106E48"/>
     <w:rsid w:val="00106EC4"/>
     <w:rsid w:val="00115CBE"/>
     <w:rsid w:val="00122106"/>
     <w:rsid w:val="001224D5"/>
     <w:rsid w:val="00122DA3"/>
     <w:rsid w:val="00125CCB"/>
+    <w:rsid w:val="00136E56"/>
     <w:rsid w:val="00137DF3"/>
     <w:rsid w:val="0014020B"/>
     <w:rsid w:val="00142B07"/>
     <w:rsid w:val="00147470"/>
     <w:rsid w:val="00150F95"/>
+    <w:rsid w:val="00153B9B"/>
     <w:rsid w:val="00157CA0"/>
     <w:rsid w:val="0016151B"/>
     <w:rsid w:val="00167C36"/>
     <w:rsid w:val="00171BB1"/>
     <w:rsid w:val="00172448"/>
     <w:rsid w:val="0017262F"/>
+    <w:rsid w:val="00175446"/>
     <w:rsid w:val="0017721F"/>
     <w:rsid w:val="001855FD"/>
     <w:rsid w:val="00187512"/>
     <w:rsid w:val="00191478"/>
     <w:rsid w:val="001A2512"/>
     <w:rsid w:val="001A4BE6"/>
+    <w:rsid w:val="001B004D"/>
     <w:rsid w:val="001B2062"/>
     <w:rsid w:val="001B5C06"/>
+    <w:rsid w:val="001C0CF5"/>
     <w:rsid w:val="001C115D"/>
     <w:rsid w:val="001C1640"/>
     <w:rsid w:val="001C2415"/>
     <w:rsid w:val="001C5465"/>
     <w:rsid w:val="001D2774"/>
+    <w:rsid w:val="001D3E9D"/>
     <w:rsid w:val="001D7805"/>
     <w:rsid w:val="001E041E"/>
     <w:rsid w:val="001E095A"/>
     <w:rsid w:val="001E3406"/>
     <w:rsid w:val="001F0FA5"/>
     <w:rsid w:val="001F3768"/>
     <w:rsid w:val="001F3C91"/>
     <w:rsid w:val="001F430B"/>
     <w:rsid w:val="00200C83"/>
     <w:rsid w:val="00201D6F"/>
     <w:rsid w:val="00204A4F"/>
     <w:rsid w:val="00207F1F"/>
     <w:rsid w:val="00225127"/>
     <w:rsid w:val="00230FFE"/>
     <w:rsid w:val="00237023"/>
     <w:rsid w:val="00244F93"/>
+    <w:rsid w:val="002472FE"/>
     <w:rsid w:val="0025179D"/>
+    <w:rsid w:val="00251BBF"/>
+    <w:rsid w:val="00256702"/>
     <w:rsid w:val="00267DF9"/>
     <w:rsid w:val="00270072"/>
     <w:rsid w:val="0027024E"/>
     <w:rsid w:val="00272804"/>
     <w:rsid w:val="00276C6D"/>
     <w:rsid w:val="00276DC6"/>
+    <w:rsid w:val="00280AA4"/>
     <w:rsid w:val="0028202B"/>
     <w:rsid w:val="002836EF"/>
     <w:rsid w:val="002853B9"/>
     <w:rsid w:val="002904DD"/>
     <w:rsid w:val="002906E7"/>
     <w:rsid w:val="0029236B"/>
     <w:rsid w:val="00292884"/>
     <w:rsid w:val="00292E56"/>
     <w:rsid w:val="002A3F76"/>
     <w:rsid w:val="002A4397"/>
     <w:rsid w:val="002A6566"/>
     <w:rsid w:val="002B314D"/>
     <w:rsid w:val="002B7134"/>
     <w:rsid w:val="002B7446"/>
     <w:rsid w:val="002C172D"/>
     <w:rsid w:val="002C34B2"/>
     <w:rsid w:val="002D09CA"/>
     <w:rsid w:val="002D19B2"/>
     <w:rsid w:val="002D2CAF"/>
     <w:rsid w:val="002D520C"/>
     <w:rsid w:val="002E0124"/>
     <w:rsid w:val="002F2CF7"/>
     <w:rsid w:val="002F39A6"/>
     <w:rsid w:val="002F5E98"/>
     <w:rsid w:val="002F6283"/>
     <w:rsid w:val="003119FB"/>
     <w:rsid w:val="00311B83"/>
     <w:rsid w:val="0031256D"/>
     <w:rsid w:val="00320630"/>
     <w:rsid w:val="00320754"/>
     <w:rsid w:val="0032435A"/>
     <w:rsid w:val="00324D2B"/>
     <w:rsid w:val="00325092"/>
     <w:rsid w:val="00330ABD"/>
     <w:rsid w:val="00330C04"/>
+    <w:rsid w:val="00342B15"/>
     <w:rsid w:val="003444D6"/>
     <w:rsid w:val="00350337"/>
     <w:rsid w:val="0035166D"/>
     <w:rsid w:val="00352924"/>
+    <w:rsid w:val="00353658"/>
     <w:rsid w:val="00353945"/>
     <w:rsid w:val="00360396"/>
     <w:rsid w:val="003618B9"/>
     <w:rsid w:val="003677C0"/>
+    <w:rsid w:val="003707C1"/>
+    <w:rsid w:val="00371647"/>
+    <w:rsid w:val="00374A5C"/>
     <w:rsid w:val="00374B10"/>
     <w:rsid w:val="003761C5"/>
     <w:rsid w:val="0039634E"/>
     <w:rsid w:val="00397AE8"/>
     <w:rsid w:val="003A1BC2"/>
     <w:rsid w:val="003A2EA5"/>
     <w:rsid w:val="003A4A0F"/>
     <w:rsid w:val="003A75C8"/>
+    <w:rsid w:val="003B1E54"/>
     <w:rsid w:val="003B356D"/>
     <w:rsid w:val="003B4726"/>
     <w:rsid w:val="003B7185"/>
     <w:rsid w:val="003C0E12"/>
     <w:rsid w:val="003C79A6"/>
     <w:rsid w:val="003D56D9"/>
     <w:rsid w:val="003E3DCD"/>
     <w:rsid w:val="003E6B9C"/>
     <w:rsid w:val="003F04D9"/>
+    <w:rsid w:val="003F4B83"/>
     <w:rsid w:val="00401C42"/>
     <w:rsid w:val="00404604"/>
     <w:rsid w:val="00404AFF"/>
     <w:rsid w:val="00407240"/>
     <w:rsid w:val="0040757F"/>
     <w:rsid w:val="0041607A"/>
     <w:rsid w:val="00420395"/>
+    <w:rsid w:val="00421849"/>
     <w:rsid w:val="00434382"/>
     <w:rsid w:val="0043454D"/>
     <w:rsid w:val="004400A5"/>
     <w:rsid w:val="004409FB"/>
+    <w:rsid w:val="00444ADA"/>
     <w:rsid w:val="0044666E"/>
     <w:rsid w:val="00447CDB"/>
     <w:rsid w:val="00454615"/>
     <w:rsid w:val="00454657"/>
     <w:rsid w:val="00455026"/>
     <w:rsid w:val="00455686"/>
     <w:rsid w:val="004567F4"/>
+    <w:rsid w:val="004568D2"/>
     <w:rsid w:val="00462179"/>
     <w:rsid w:val="00464875"/>
     <w:rsid w:val="00470379"/>
     <w:rsid w:val="004759EA"/>
     <w:rsid w:val="0048031C"/>
     <w:rsid w:val="0048319E"/>
     <w:rsid w:val="004A720E"/>
     <w:rsid w:val="004B0AE9"/>
     <w:rsid w:val="004B0F1F"/>
+    <w:rsid w:val="004B2A93"/>
+    <w:rsid w:val="004B5843"/>
     <w:rsid w:val="004C1FFB"/>
     <w:rsid w:val="004C3793"/>
     <w:rsid w:val="004C3F80"/>
     <w:rsid w:val="004E2135"/>
     <w:rsid w:val="004E55D6"/>
     <w:rsid w:val="004E6B3D"/>
+    <w:rsid w:val="004F2AF9"/>
     <w:rsid w:val="00507737"/>
     <w:rsid w:val="00512004"/>
     <w:rsid w:val="005164EE"/>
     <w:rsid w:val="00522532"/>
     <w:rsid w:val="00526CC2"/>
+    <w:rsid w:val="005271C5"/>
     <w:rsid w:val="005357C7"/>
     <w:rsid w:val="005363C5"/>
     <w:rsid w:val="00541465"/>
     <w:rsid w:val="005438FF"/>
     <w:rsid w:val="00546771"/>
     <w:rsid w:val="00547760"/>
     <w:rsid w:val="0055773F"/>
     <w:rsid w:val="00560949"/>
     <w:rsid w:val="005609E8"/>
+    <w:rsid w:val="00567674"/>
     <w:rsid w:val="005678B7"/>
     <w:rsid w:val="00570BB7"/>
     <w:rsid w:val="00576795"/>
+    <w:rsid w:val="00581230"/>
     <w:rsid w:val="0058132E"/>
     <w:rsid w:val="00581A1A"/>
     <w:rsid w:val="005823EA"/>
     <w:rsid w:val="005A1149"/>
     <w:rsid w:val="005A1A7D"/>
     <w:rsid w:val="005B21C6"/>
     <w:rsid w:val="005B2D82"/>
     <w:rsid w:val="005B669A"/>
     <w:rsid w:val="005B7818"/>
     <w:rsid w:val="005C548A"/>
     <w:rsid w:val="005D226B"/>
     <w:rsid w:val="005E29C8"/>
     <w:rsid w:val="005F092F"/>
     <w:rsid w:val="005F0EC9"/>
     <w:rsid w:val="005F2AED"/>
     <w:rsid w:val="005F71E7"/>
     <w:rsid w:val="00602112"/>
     <w:rsid w:val="006025B8"/>
     <w:rsid w:val="006054D5"/>
     <w:rsid w:val="00610858"/>
     <w:rsid w:val="006126FE"/>
     <w:rsid w:val="0061520B"/>
     <w:rsid w:val="00617D46"/>
     <w:rsid w:val="00621B4E"/>
     <w:rsid w:val="006238C8"/>
+    <w:rsid w:val="00626CBB"/>
+    <w:rsid w:val="0063165A"/>
     <w:rsid w:val="00632FCF"/>
     <w:rsid w:val="00640C8C"/>
     <w:rsid w:val="00643BDC"/>
     <w:rsid w:val="0065357D"/>
     <w:rsid w:val="00653BDD"/>
     <w:rsid w:val="006718BB"/>
     <w:rsid w:val="00690AAA"/>
     <w:rsid w:val="0069510D"/>
     <w:rsid w:val="00695FA3"/>
     <w:rsid w:val="006978BE"/>
     <w:rsid w:val="006A070B"/>
     <w:rsid w:val="006A5550"/>
     <w:rsid w:val="006A63A1"/>
     <w:rsid w:val="006B0DB6"/>
     <w:rsid w:val="006B6F53"/>
     <w:rsid w:val="006C1BD5"/>
     <w:rsid w:val="006C47BB"/>
+    <w:rsid w:val="006E087F"/>
     <w:rsid w:val="006E41B2"/>
     <w:rsid w:val="0070644C"/>
     <w:rsid w:val="007076A8"/>
     <w:rsid w:val="007171FE"/>
     <w:rsid w:val="00730866"/>
     <w:rsid w:val="007419C2"/>
     <w:rsid w:val="007420ED"/>
     <w:rsid w:val="00745CBA"/>
     <w:rsid w:val="00750593"/>
     <w:rsid w:val="0075208D"/>
     <w:rsid w:val="00753B42"/>
     <w:rsid w:val="00754382"/>
     <w:rsid w:val="0075736A"/>
     <w:rsid w:val="007648D3"/>
     <w:rsid w:val="0077658E"/>
     <w:rsid w:val="007765DD"/>
     <w:rsid w:val="0078163A"/>
     <w:rsid w:val="0078313D"/>
     <w:rsid w:val="00784C25"/>
     <w:rsid w:val="00787877"/>
     <w:rsid w:val="00790DF5"/>
     <w:rsid w:val="00795C10"/>
     <w:rsid w:val="00797727"/>
     <w:rsid w:val="00797844"/>
+    <w:rsid w:val="007A1B76"/>
     <w:rsid w:val="007A2A9E"/>
     <w:rsid w:val="007A4910"/>
     <w:rsid w:val="007A6235"/>
     <w:rsid w:val="007B40A2"/>
     <w:rsid w:val="007B61B1"/>
     <w:rsid w:val="007C42A8"/>
     <w:rsid w:val="007C5B40"/>
     <w:rsid w:val="007D3F12"/>
     <w:rsid w:val="007D43AE"/>
     <w:rsid w:val="007E551B"/>
+    <w:rsid w:val="007E6E09"/>
     <w:rsid w:val="0080168B"/>
+    <w:rsid w:val="008041D8"/>
+    <w:rsid w:val="0080595C"/>
     <w:rsid w:val="00812DD9"/>
     <w:rsid w:val="008167BB"/>
     <w:rsid w:val="00816D60"/>
     <w:rsid w:val="0081731A"/>
     <w:rsid w:val="008245B7"/>
     <w:rsid w:val="00824ADF"/>
     <w:rsid w:val="00827E02"/>
+    <w:rsid w:val="008302AE"/>
     <w:rsid w:val="00830E62"/>
     <w:rsid w:val="00830EB0"/>
     <w:rsid w:val="00834456"/>
     <w:rsid w:val="00837DB4"/>
     <w:rsid w:val="008411BE"/>
     <w:rsid w:val="008431D2"/>
     <w:rsid w:val="008438A3"/>
     <w:rsid w:val="00844250"/>
     <w:rsid w:val="008512BC"/>
     <w:rsid w:val="008523BF"/>
     <w:rsid w:val="00852B7E"/>
     <w:rsid w:val="008531C0"/>
     <w:rsid w:val="0085651F"/>
     <w:rsid w:val="008615F7"/>
+    <w:rsid w:val="00866CBA"/>
     <w:rsid w:val="0086728E"/>
     <w:rsid w:val="0087663D"/>
     <w:rsid w:val="00880956"/>
     <w:rsid w:val="008829B7"/>
     <w:rsid w:val="00883EDF"/>
     <w:rsid w:val="00885021"/>
+    <w:rsid w:val="008911AF"/>
     <w:rsid w:val="00891FD6"/>
     <w:rsid w:val="0089524C"/>
     <w:rsid w:val="008A0A53"/>
     <w:rsid w:val="008A4BB3"/>
     <w:rsid w:val="008B227C"/>
     <w:rsid w:val="008C0106"/>
     <w:rsid w:val="008C63A2"/>
+    <w:rsid w:val="008D04DB"/>
     <w:rsid w:val="008D21DA"/>
     <w:rsid w:val="008D53BB"/>
     <w:rsid w:val="008E55B8"/>
     <w:rsid w:val="008E7925"/>
     <w:rsid w:val="008F31A2"/>
     <w:rsid w:val="008F36A6"/>
     <w:rsid w:val="008F4832"/>
     <w:rsid w:val="008F4D70"/>
     <w:rsid w:val="00902D04"/>
     <w:rsid w:val="0091225F"/>
     <w:rsid w:val="009142CB"/>
     <w:rsid w:val="00922A07"/>
     <w:rsid w:val="00925D56"/>
     <w:rsid w:val="009342CC"/>
     <w:rsid w:val="00943050"/>
     <w:rsid w:val="009511E9"/>
     <w:rsid w:val="009515A7"/>
     <w:rsid w:val="00952883"/>
     <w:rsid w:val="009532DB"/>
     <w:rsid w:val="00953B53"/>
     <w:rsid w:val="0096077E"/>
     <w:rsid w:val="00963E22"/>
     <w:rsid w:val="009641A1"/>
     <w:rsid w:val="00964D54"/>
     <w:rsid w:val="00966599"/>
     <w:rsid w:val="00970715"/>
     <w:rsid w:val="00974781"/>
     <w:rsid w:val="00980A6C"/>
     <w:rsid w:val="00981786"/>
     <w:rsid w:val="00982E1B"/>
     <w:rsid w:val="00983694"/>
     <w:rsid w:val="00995223"/>
     <w:rsid w:val="009953A6"/>
     <w:rsid w:val="009A1E7F"/>
     <w:rsid w:val="009A792C"/>
+    <w:rsid w:val="009B1B6C"/>
     <w:rsid w:val="009B20C0"/>
     <w:rsid w:val="009B2759"/>
     <w:rsid w:val="009B7B6A"/>
     <w:rsid w:val="009C0F7C"/>
     <w:rsid w:val="009C61E8"/>
     <w:rsid w:val="009C79F8"/>
     <w:rsid w:val="009D2C9A"/>
     <w:rsid w:val="009D36FE"/>
+    <w:rsid w:val="009E5F3E"/>
     <w:rsid w:val="009E69FE"/>
     <w:rsid w:val="009E6BE1"/>
+    <w:rsid w:val="009E6E94"/>
+    <w:rsid w:val="009E7E48"/>
     <w:rsid w:val="00A06147"/>
+    <w:rsid w:val="00A172CD"/>
     <w:rsid w:val="00A25CFB"/>
     <w:rsid w:val="00A31705"/>
     <w:rsid w:val="00A376F0"/>
     <w:rsid w:val="00A408B5"/>
+    <w:rsid w:val="00A415B0"/>
     <w:rsid w:val="00A43019"/>
     <w:rsid w:val="00A45F9E"/>
+    <w:rsid w:val="00A46C69"/>
     <w:rsid w:val="00A50321"/>
     <w:rsid w:val="00A51E9F"/>
     <w:rsid w:val="00A56665"/>
     <w:rsid w:val="00A5674F"/>
     <w:rsid w:val="00A5706D"/>
     <w:rsid w:val="00A613D7"/>
     <w:rsid w:val="00A6321A"/>
     <w:rsid w:val="00A672B5"/>
     <w:rsid w:val="00A726CE"/>
     <w:rsid w:val="00A73504"/>
     <w:rsid w:val="00A768B2"/>
     <w:rsid w:val="00A804B7"/>
     <w:rsid w:val="00A8363D"/>
     <w:rsid w:val="00A8697F"/>
     <w:rsid w:val="00A90460"/>
     <w:rsid w:val="00A95CCB"/>
     <w:rsid w:val="00AA04D9"/>
     <w:rsid w:val="00AA0D08"/>
     <w:rsid w:val="00AA1079"/>
     <w:rsid w:val="00AA2F46"/>
     <w:rsid w:val="00AA7D9F"/>
     <w:rsid w:val="00AB0607"/>
     <w:rsid w:val="00AB1CAC"/>
     <w:rsid w:val="00AB3827"/>
+    <w:rsid w:val="00AC3FF5"/>
     <w:rsid w:val="00AC6F14"/>
     <w:rsid w:val="00AD1890"/>
     <w:rsid w:val="00AD3B54"/>
     <w:rsid w:val="00AE4164"/>
-    <w:rsid w:val="00AF74D3"/>
+    <w:rsid w:val="00B00258"/>
+    <w:rsid w:val="00B02CCE"/>
     <w:rsid w:val="00B06404"/>
     <w:rsid w:val="00B11EE0"/>
     <w:rsid w:val="00B14BB9"/>
     <w:rsid w:val="00B17CC1"/>
     <w:rsid w:val="00B20061"/>
     <w:rsid w:val="00B20937"/>
     <w:rsid w:val="00B21A14"/>
+    <w:rsid w:val="00B2292E"/>
     <w:rsid w:val="00B26ADC"/>
     <w:rsid w:val="00B32771"/>
     <w:rsid w:val="00B37369"/>
     <w:rsid w:val="00B4002B"/>
     <w:rsid w:val="00B40A48"/>
     <w:rsid w:val="00B43834"/>
+    <w:rsid w:val="00B52B0E"/>
     <w:rsid w:val="00B52B19"/>
+    <w:rsid w:val="00B53ACD"/>
     <w:rsid w:val="00B60F04"/>
+    <w:rsid w:val="00B6430D"/>
     <w:rsid w:val="00B67C5A"/>
     <w:rsid w:val="00B70BAD"/>
     <w:rsid w:val="00B735CB"/>
     <w:rsid w:val="00B75A27"/>
+    <w:rsid w:val="00B75D8D"/>
     <w:rsid w:val="00B80417"/>
     <w:rsid w:val="00B8132D"/>
     <w:rsid w:val="00B81694"/>
     <w:rsid w:val="00B82E77"/>
     <w:rsid w:val="00B83343"/>
     <w:rsid w:val="00B97760"/>
     <w:rsid w:val="00BA1B0A"/>
     <w:rsid w:val="00BA1DCD"/>
     <w:rsid w:val="00BA7452"/>
-    <w:rsid w:val="00BD6B20"/>
+    <w:rsid w:val="00BD6B72"/>
     <w:rsid w:val="00BE6017"/>
     <w:rsid w:val="00BE6217"/>
+    <w:rsid w:val="00BF0086"/>
     <w:rsid w:val="00BF1A0F"/>
     <w:rsid w:val="00BF2C36"/>
     <w:rsid w:val="00C0250D"/>
     <w:rsid w:val="00C0354E"/>
     <w:rsid w:val="00C05F4F"/>
     <w:rsid w:val="00C075DC"/>
     <w:rsid w:val="00C12F9B"/>
     <w:rsid w:val="00C14597"/>
     <w:rsid w:val="00C16870"/>
+    <w:rsid w:val="00C20CC4"/>
     <w:rsid w:val="00C34FB6"/>
     <w:rsid w:val="00C36C01"/>
     <w:rsid w:val="00C36E89"/>
     <w:rsid w:val="00C4126C"/>
     <w:rsid w:val="00C45FDC"/>
     <w:rsid w:val="00C54A97"/>
+    <w:rsid w:val="00C641CA"/>
     <w:rsid w:val="00C6444C"/>
     <w:rsid w:val="00C732D6"/>
     <w:rsid w:val="00C73574"/>
-    <w:rsid w:val="00C76200"/>
     <w:rsid w:val="00C82E94"/>
     <w:rsid w:val="00C907DC"/>
     <w:rsid w:val="00C9117F"/>
     <w:rsid w:val="00C93B17"/>
     <w:rsid w:val="00CA2350"/>
     <w:rsid w:val="00CA3573"/>
     <w:rsid w:val="00CA4E58"/>
     <w:rsid w:val="00CA6A3D"/>
     <w:rsid w:val="00CB215C"/>
     <w:rsid w:val="00CB47FD"/>
     <w:rsid w:val="00CC59BB"/>
     <w:rsid w:val="00CC7D8E"/>
-    <w:rsid w:val="00CD23B2"/>
     <w:rsid w:val="00CD4282"/>
     <w:rsid w:val="00CD7FF2"/>
     <w:rsid w:val="00CE0BC7"/>
     <w:rsid w:val="00CE2A59"/>
     <w:rsid w:val="00CE51EC"/>
     <w:rsid w:val="00CE55FD"/>
+    <w:rsid w:val="00CE7905"/>
+    <w:rsid w:val="00CE7E1F"/>
+    <w:rsid w:val="00CF004C"/>
     <w:rsid w:val="00CF01CB"/>
     <w:rsid w:val="00CF3272"/>
     <w:rsid w:val="00CF4800"/>
     <w:rsid w:val="00D07456"/>
     <w:rsid w:val="00D10089"/>
     <w:rsid w:val="00D13AD6"/>
     <w:rsid w:val="00D25D92"/>
     <w:rsid w:val="00D36A80"/>
     <w:rsid w:val="00D50E4A"/>
+    <w:rsid w:val="00D55AD2"/>
     <w:rsid w:val="00D607FC"/>
+    <w:rsid w:val="00D61F17"/>
     <w:rsid w:val="00D75D5F"/>
     <w:rsid w:val="00D760DA"/>
     <w:rsid w:val="00D827D3"/>
     <w:rsid w:val="00D8559B"/>
     <w:rsid w:val="00D877FC"/>
     <w:rsid w:val="00D90493"/>
     <w:rsid w:val="00D9320F"/>
     <w:rsid w:val="00D9428F"/>
     <w:rsid w:val="00D946C1"/>
     <w:rsid w:val="00DA1830"/>
     <w:rsid w:val="00DA21A2"/>
     <w:rsid w:val="00DA29C4"/>
+    <w:rsid w:val="00DA3E91"/>
     <w:rsid w:val="00DB0C25"/>
     <w:rsid w:val="00DC2D08"/>
     <w:rsid w:val="00DC2F00"/>
     <w:rsid w:val="00DC3EC6"/>
     <w:rsid w:val="00DD2BFD"/>
+    <w:rsid w:val="00DD5168"/>
     <w:rsid w:val="00DE3EE0"/>
     <w:rsid w:val="00DE5986"/>
     <w:rsid w:val="00DE7031"/>
     <w:rsid w:val="00DF0FC2"/>
+    <w:rsid w:val="00DF2AC8"/>
     <w:rsid w:val="00DF4355"/>
+    <w:rsid w:val="00E04F37"/>
+    <w:rsid w:val="00E24642"/>
     <w:rsid w:val="00E26039"/>
     <w:rsid w:val="00E31F5D"/>
     <w:rsid w:val="00E37280"/>
     <w:rsid w:val="00E41884"/>
     <w:rsid w:val="00E421CB"/>
+    <w:rsid w:val="00E4290D"/>
     <w:rsid w:val="00E55A3B"/>
     <w:rsid w:val="00E64EE0"/>
-    <w:rsid w:val="00E737C9"/>
+    <w:rsid w:val="00E67381"/>
     <w:rsid w:val="00E81CBC"/>
+    <w:rsid w:val="00E82354"/>
     <w:rsid w:val="00E85F5D"/>
     <w:rsid w:val="00E879F9"/>
-    <w:rsid w:val="00EA1641"/>
     <w:rsid w:val="00EA3E64"/>
     <w:rsid w:val="00EC2EB7"/>
     <w:rsid w:val="00EC53F4"/>
     <w:rsid w:val="00EC7C00"/>
     <w:rsid w:val="00ED45CD"/>
     <w:rsid w:val="00ED4CE2"/>
+    <w:rsid w:val="00ED4DE8"/>
     <w:rsid w:val="00EE0D4F"/>
     <w:rsid w:val="00EE1523"/>
+    <w:rsid w:val="00EE1CFC"/>
     <w:rsid w:val="00EE40E1"/>
+    <w:rsid w:val="00EE42B7"/>
     <w:rsid w:val="00EE456B"/>
     <w:rsid w:val="00EE6E60"/>
     <w:rsid w:val="00EF13FC"/>
+    <w:rsid w:val="00EF3B5F"/>
     <w:rsid w:val="00EF6F37"/>
     <w:rsid w:val="00F03B50"/>
     <w:rsid w:val="00F23D6B"/>
     <w:rsid w:val="00F27301"/>
     <w:rsid w:val="00F3153F"/>
     <w:rsid w:val="00F34B39"/>
     <w:rsid w:val="00F3572D"/>
+    <w:rsid w:val="00F36B01"/>
     <w:rsid w:val="00F40B56"/>
     <w:rsid w:val="00F41114"/>
+    <w:rsid w:val="00F416A9"/>
     <w:rsid w:val="00F4243C"/>
     <w:rsid w:val="00F50BC5"/>
     <w:rsid w:val="00F578EC"/>
     <w:rsid w:val="00F64044"/>
+    <w:rsid w:val="00F6723E"/>
     <w:rsid w:val="00F8386C"/>
     <w:rsid w:val="00F86A05"/>
     <w:rsid w:val="00F9189C"/>
+    <w:rsid w:val="00F92423"/>
     <w:rsid w:val="00F976D5"/>
     <w:rsid w:val="00F97F11"/>
     <w:rsid w:val="00FA3175"/>
     <w:rsid w:val="00FA7A52"/>
     <w:rsid w:val="00FB128D"/>
     <w:rsid w:val="00FB3BA2"/>
     <w:rsid w:val="00FB7657"/>
+    <w:rsid w:val="00FB7EE8"/>
     <w:rsid w:val="00FC59E3"/>
     <w:rsid w:val="00FD099B"/>
     <w:rsid w:val="00FD724D"/>
     <w:rsid w:val="00FE315F"/>
     <w:rsid w:val="00FE4E61"/>
+    <w:rsid w:val="00FE6F08"/>
     <w:rsid w:val="00FE77AA"/>
     <w:rsid w:val="00FF42FC"/>
     <w:rsid w:val="0B5FE45F"/>
     <w:rsid w:val="10B30101"/>
     <w:rsid w:val="15326B6D"/>
     <w:rsid w:val="233F32E8"/>
     <w:rsid w:val="23939679"/>
     <w:rsid w:val="2565416A"/>
     <w:rsid w:val="2962E9EB"/>
     <w:rsid w:val="2A4DC339"/>
     <w:rsid w:val="2C55D320"/>
     <w:rsid w:val="2F609DB7"/>
     <w:rsid w:val="33AF6450"/>
     <w:rsid w:val="3EECD28C"/>
     <w:rsid w:val="3F305194"/>
     <w:rsid w:val="46F650DA"/>
     <w:rsid w:val="4AD4E16A"/>
     <w:rsid w:val="549293DD"/>
+    <w:rsid w:val="56778537"/>
+    <w:rsid w:val="59848AB9"/>
     <w:rsid w:val="5A6FA9B9"/>
     <w:rsid w:val="5F42262B"/>
     <w:rsid w:val="64617EA9"/>
     <w:rsid w:val="685A2360"/>
     <w:rsid w:val="6A30D21B"/>
     <w:rsid w:val="6AC8A0D1"/>
     <w:rsid w:val="79EACFD2"/>
     <w:rsid w:val="7A9ACAC6"/>
     <w:rsid w:val="7FA91A43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68E90B2E"/>
-  <w15:docId w15:val="{F6BD2342-E098-4334-A14E-BD3A5328845E}"/>
+  <w15:docId w15:val="{AB4A7E3C-AD05-47CE-A744-11014F6B29C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19071,58 +20900,80 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="008245B7"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075736A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075736A"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00626CBB"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="77797714">
       <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="497156300">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1149907716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230266769">
@@ -19148,51 +20999,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1821456436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwrd.org/media/6649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwrd.org/media/6649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwrd.org/media/6649" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwrd.org/media/6649" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwrd.org/media/6649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mwrd.org/media/6649" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\hols1\AppData\Local\Packages\Microsoft.Office.Desktop_8wekyb3d8bbwe\LocalCache\Roaming\Microsoft\Templates\New%20company%20setup%20checklist.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -19451,107 +21302,98 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="bc0e871a-eec0-419d-8b9b-9df52ac2a702" xmlns:ns3="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="042166fbfdc695c738b53b527ad6c446" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E11F9AE39F30E64D88DD370991155A0F" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bd79c9d3267c5abfbd9d705ba3e25e4b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="bc0e871a-eec0-419d-8b9b-9df52ac2a702" xmlns:ns3="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="34151eb4580bcd495fb7520ec6c5452c" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="bc0e871a-eec0-419d-8b9b-9df52ac2a702"/>
     <xsd:import namespace="ae5dff87-4e6a-41c4-93f2-d5508871ee9a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:PrintedforMailingby" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:imagetest" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:Reorganization" minOccurs="0"/>
-                <xsd:element ref="ns3:ReorgStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Order0" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="28" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc0e871a-eec0-419d-8b9b-9df52ac2a702" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -19628,87 +21470,63 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="imagetest" ma:index="20" nillable="true" ma:displayName="image test" ma:format="Thumbnail" ma:internalName="imagetest">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2742c165-a72d-4470-b887-7d794a15cd52" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Reorganization" ma:index="25" nillable="true" ma:displayName="Reorg type" ma:description="temporary to mark files for reorganization" ma:format="Dropdown" ma:internalName="Reorganization">
-[...22 lines deleted...]
-    <xsd:element name="ReorgStatus" ma:index="26" nillable="true" ma:displayName="Reorg Status" ma:description="temporary to reorganize files" ma:format="Dropdown" ma:internalName="ReorgStatus">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...5 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Order0" ma:index="29" nillable="true" ma:displayName="Order" ma:format="Dropdown" ma:internalName="Order0" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -19767,148 +21585,235 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PrintedforMailingby xmlns="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae5dff87-4e6a-41c4-93f2-d5508871ee9a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <imagetest xmlns="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" xsi:nil="true"/>
     <TaxCatchAll xmlns="bc0e871a-eec0-419d-8b9b-9df52ac2a702" xsi:nil="true"/>
-    <Reorganization xmlns="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <ReorgStatus xmlns="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Order0 xmlns="ae5dff87-4e6a-41c4-93f2-d5508871ee9a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00B9F684-5578-4904-9AD0-F010DB95A966}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6EE1B3F-F788-493A-B8FC-310E5DD9BE97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DDE1AD7-02D7-4AEB-B744-D6344876D6A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="bc0e871a-eec0-419d-8b9b-9df52ac2a702"/>
     <ds:schemaRef ds:uri="ae5dff87-4e6a-41c4-93f2-d5508871ee9a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00B9F684-5578-4904-9AD0-F010DB95A966}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45A747F8-0E03-4AD0-AA0D-9B70695AF5C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ae5dff87-4e6a-41c4-93f2-d5508871ee9a"/>
     <ds:schemaRef ds:uri="bc0e871a-eec0-419d-8b9b-9df52ac2a702"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New company setup checklist</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1637</Words>
-  <Characters>9335</Characters>
+  <Words>1931</Words>
+  <Characters>11007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10951</CharactersWithSpaces>
+  <CharactersWithSpaces>12913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="24" baseType="variant">
+      <vt:variant>
+        <vt:i4>6291513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mwrd.org/media/6649</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mwrd.org/media/6649</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mwrd.org/media/6649</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mwrd.org/media/6649</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New company setup checklist</dc:title>
   <dc:subject/>
   <dc:creator>Holly Sauter</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100310681033</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100E11F9AE39F30E64D88DD370991155A0F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="InternalTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FeatureTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LocalizationTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScenarioTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CampaignTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="LocMarketGroupTiers">
     <vt:lpwstr>,t:Tier 1,t:Tier 2,t:Tier 3,</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="SortOrder">
+    <vt:r8>99</vt:r8>
+  </property>
 </Properties>
 </file>